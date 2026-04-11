--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -217,455 +217,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
+                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cimier</w:t>
+                <w:t xml:space="preserve">Elea Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Guegan</w:t>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creativity in Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554138v1</w:t>
+                <w:t xml:space="preserve">hal-05554122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hidden Face of the Proteus Effect: Deindividuation, Embodiment and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martin Coesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (5), pp.3306-3313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jean</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
+              <w:t xml:space="preserve">journal of creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554122v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theoretical review of the Proteus effect: understanding the underlying processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Martin Coesel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,200 +706,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Lead users?</w:t>
+                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (1-2), pp.50-63. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262834v1</w:t>
+                <w:t xml:space="preserve">hal-04387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
+                <w:t xml:space="preserve">Who are Lead users?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10 (1-2), pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/ctra-2023-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387806v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated Cognitive-Motivational Model of Ikigai (Purpose in Life) in the Workplace</w:t>
               </w:r>
@@ -1270,90 +1270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IdeAM Running Quiz: A Digital Learning Game to Enhance Additive Manufacturing Opportunities Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Pham Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (10), pp.32-50. </w:t>
@@ -1385,875 +1385,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification and social comparison processes in electronic brainstorming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented Design with Additive Manufacturing Methodology: Tangible Object-Based Method to Enhance Creativity in Design for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gaming &amp; Virtual Worlds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/jgvw_00042_1⟩</w:t>
+              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2020.0286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097325v1</w:t>
+                <w:t xml:space="preserve">hal-03409546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Design with Additive Manufacturing Methodology: Tangible Object-Based Method to Enhance Creativity in Design for Additive Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gamification and social comparison processes in electronic brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Lang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (5), pp.281-292. </w:t>
+              <w:t xml:space="preserve">Journal of Gaming &amp; Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.265 - 283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/3dp.2020.0286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/jgvw_00042_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409546v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteus vs. social identity effects on virtual brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.594-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2019.1605408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833889v1</w:t>
+                <w:t xml:space="preserve">hal-04097374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteus vs. social identity effects on virtual brainstorming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actions speak louder than looks: The effects of avatar appearance and in-game actions on subsequent prosocial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2019.1605408⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CP2020-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097374v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions speak louder than looks: The effects of avatar appearance and in-game actions on subsequent prosocial behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+                <w:t xml:space="preserve">DESIGNING UNIVERSAL VISUOTACTILE PICTOGRAMS FOR ORIENTATION MAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5817/CP2020-4-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Accessibility and Design for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.31-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17411/jacces.v10i1.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097341v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING UNIVERSAL VISUOTACTILE PICTOGRAMS FOR ORIENTATION MAPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accessibility and Design for All</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17411/jacces.v10i1.219⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097316v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Auzerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isaline Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dulau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945251v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREATIVITY IN VIRTUAL TEAMS: BRIDGING THE GAP BETWEEN PROFESSIONAL WISDOM AND SCIENTIFIC INSIGHTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (2), pp.198-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2281,1244 +2281,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct and combined effects of disciplinary composition and methodological support on problem solving in groups</w:t>
+                <w:t xml:space="preserve">The Flow Engine Framework: A cognitive model of optimal human experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Schöfer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+                <w:t xml:space="preserve">Milija Šimleša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+                <w:t xml:space="preserve">Edouard Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Bersano</w:t>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.102-115. </w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.232 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/caim.12258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5964/ejop.v14i1.1370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798054v1</w:t>
+                <w:t xml:space="preserve">hal-04097421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.374 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097398v1</w:t>
+                <w:t xml:space="preserve">hal-04097319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flow Engine Framework: A cognitive model of optimal human experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milija Šimleša</w:t>
+                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.162 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5964/ejop.v14i1.1370⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04097421v1</w:t>
+                <w:t xml:space="preserve">hal-04097398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
+                <w:t xml:space="preserve">Distinct and combined effects of disciplinary composition and methodological support on problem solving in groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Buisine</w:t>
+                <w:t xml:space="preserve">Malte Schöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boisadan</w:t>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Richir</w:t>
+                <w:t xml:space="preserve">Giacomo Bersano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (4), pp.374 - 386. </w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.102-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/caim.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097319v1</w:t>
+                <w:t xml:space="preserve">hal-01798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77, pp.140 - 147. </w:t>
+              <w:t xml:space="preserve">CoDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.218 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097427v1</w:t>
+                <w:t xml:space="preserve">hal-04097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture d'innovation dans les organisations françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0160⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’expérience utilisateur dans l’appropriation des technologies : Quelles approches possibles ?, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096495v1</w:t>
+                <w:t xml:space="preserve">hal-02283900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La culture d'innovation dans les organisations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ISTE OPEN SCIENCE, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283900v1</w:t>
+                <w:t xml:space="preserve">hal-04096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Barré</w:t>
+                <w:t xml:space="preserve">Effet Proteus et amorçage : ces avatars qui nous influencent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDesign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 547 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.547.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097456v1</w:t>
+                <w:t xml:space="preserve">hal-04097464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet Proteus et amorçage : ces avatars qui nous influencent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+                <w:t xml:space="preserve">Engineering students’ use of creativity and development tools in conceptual product design: What, when and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Collange</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vandendriessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Glaveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Lubart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.547.0003⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.104-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097464v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering students’ use of creativity and development tools in conceptual product design: What, when and how?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.104-117. </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.140 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2017.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097407v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61, pp.165-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3578,77 +3578,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -3671,144 +3671,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging innovation activity: in the specific context of small- and medium-sized retailers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why are online games so self-involving: A social identity analysis of massively multiplayer online role-playing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Delas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.1-28. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.349-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21650349.2014.975158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05020330v1</w:t>
+                <w:t xml:space="preserve">hal-03063222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de tableaux interactifs pour patients atteints de troubles sévères de la maladie d’Alzheimer (Tipatsma)</w:t>
               </w:r>
@@ -3820,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Duchossoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3918,131 +3905,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02423419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are online games so self-involving: A social identity analysis of massively multiplayer online role-playing games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encouraging innovation activity: in the specific context of small- and medium-sized retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Moliner</w:t>
+                <w:t xml:space="preserve">Alexia Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (3), pp.349-355. </w:t>
+              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21650349.2014.975158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063222v1</w:t>
+                <w:t xml:space="preserve">hal-05020330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of body posture in the recognition of emotion in contextually-rich scenarios</w:t>
               </w:r>
@@ -4162,90 +4162,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire des scénarios d'usage prospectifs dans les projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, tome 77 (1/2014), pp.21-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4273,252 +4273,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tabletop interfaces for increasing creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Schmitt</w:t>
+                <w:t xml:space="preserve">A methodological proposal to assist scenario-based design in the early stages of innovation projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.75, 279-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786509v1</w:t>
+                <w:t xml:space="preserve">hal-00790216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological proposal to assist scenario-based design in the early stages of innovation projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+                <w:t xml:space="preserve">Dynamic tabletop interfaces for increasing creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1892-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790216v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical investigation of the temporal relations between speech and facial expressions of emotion</w:t>
               </w:r>
@@ -4608,77 +4608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, vol 2 n° 3 pp 25-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,382 +4788,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t>
+                <w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niels Ole Bernsen</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.3, 1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843606000825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787561v1</w:t>
+                <w:t xml:space="preserve">hal-00787584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Evaluation d'un Modèle d'Expressivité pour les Gestes des Agents Conversationnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+                <w:t xml:space="preserve">Niels Ole Bernsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.86, 3596-3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786518v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radoslaw Niewiadomski</w:t>
+                <w:t xml:space="preserve">Conception et Evaluation d'un Modèle d'Expressivité pour les Gestes des Agents Conversationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Devillers</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Björn Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.621-638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787584v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5175,749 +5175,749 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Towards a Dynamic Model of Collective Intelligence: Theoretical Integration, Nonverbal Interaction and Temporality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CI 2025: ACM Collective Intelligence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego CA USA, United States. pp.129-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715928.3737468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335564v1</w:t>
+                <w:t xml:space="preserve">hal-05194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Dynamic Model of Collective Intelligence: Theoretical Integration, Nonverbal Interaction and Temporality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Barange</w:t>
+                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2025: ACM Collective Intelligence Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3715928.3737468⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05194626v1</w:t>
+                <w:t xml:space="preserve">hal-05335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements théoriques de l'effet Proteus : comment les avatars influencent le comportement des utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanterre, France. pp.987-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/ecie.19.1.2597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909886v1</w:t>
+                <w:t xml:space="preserve">hal-05335179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'amélioration de l'intelligence collective dans un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Fondements théoriques de l'effet Proteus : comment les avatars influencent le comportement des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34190/ecie.19.1.2597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05335179v1</w:t>
+                <w:t xml:space="preserve">hal-04909886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Teal practices increase employees' work engagement?</w:t>
+                <w:t xml:space="preserve">Innovation culture in French organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance - ECMLG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Conferences International, Nov 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th European Conference on Innovation and Entrepreneurship - ECIE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Conferences International, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172967v1</w:t>
+                <w:t xml:space="preserve">hal-04085432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation culture in French organisations</w:t>
+                <w:t xml:space="preserve">Can Teal practices increase employees' work engagement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Innovation and Entrepreneurship - ECIE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Conferences International, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance - ECMLG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Conferences International, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085432v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the Drivers of Competence Management?</w:t>
               </w:r>
@@ -5992,226 +5992,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception universelle, lead users et intelligence émotionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+                <w:t xml:space="preserve">Ikigai Robotics: How Could Robots Satisfy Social Needs in a Professional Context? a Positioning from Social Psychology for Inspiring the Design of the Future Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Sartore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy. pp.701-709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24670-8_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099227v1</w:t>
+                <w:t xml:space="preserve">hal-04097930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikigai Robotics: How Could Robots Satisfy Social Needs in a Professional Context? a Positioning from Social Psychology for Inspiring the Design of the Future Robots</w:t>
+                <w:t xml:space="preserve">Ikigai Assessment in a Western Work Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Romain Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAW 2022 6th International Conference on Wellbeing At Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-24670-8_61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04097930v1</w:t>
+                <w:t xml:space="preserve">hal-04097957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikigai robotics: How could robots satisfy social needs in a professional context?</w:t>
               </w:r>
@@ -6299,135 +6325,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikigai Assessment in a Western Work Context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Sartore</w:t>
+                <w:t xml:space="preserve">Conception universelle, lead users et intelligence émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAW 2022 6th International Conference on Wellbeing At Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Handicap 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097957v1</w:t>
+                <w:t xml:space="preserve">hal-04099227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need-Seeking: Creating, Discovering or Recovering Needs?</w:t>
               </w:r>
@@ -6530,51 +6530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACDC: Augmented Creativity for Design Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6619,329 +6619,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un environnement pour augmenter la collaboration et booster la motivation intrinsèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">IPM30 Ingénierie Pédagogique Multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098070v1</w:t>
+                <w:t xml:space="preserve">hal-04098095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement pour augmenter la collaboration et booster la motivation intrinsèque</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM30 Ingénierie Pédagogique Multimédia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098095v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité par la fabrication additive: Structuration d'une méthodologie fondée sur TRIZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t>
@@ -6956,402 +6965,367 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Jean</w:t>
+                <w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Auzerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CONFERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02905538v1</w:t>
+                <w:t xml:space="preserve">hal-02269137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Dulau</w:t>
+                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269137v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The higher the purpose, the higher the flow: The impact of action identification on the collective flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aménager l'espace pour favoriser la collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Blanchard</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAWOP European Association of Work and Organizational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">DEFI&amp;Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098006v1</w:t>
+                <w:t xml:space="preserve">hal-04098025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instiller agilité et souplesse pour conduire le changement: Cas des grands groupes</w:t>
               </w:r>
@@ -7439,260 +7413,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager l'espace pour favoriser la collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La culture innovation: Proposition et mise en oeuvre du modèle ETOILe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI&amp;Co</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">RRI Réseau de Recherche en Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098025v1</w:t>
+                <w:t xml:space="preserve">hal-04098109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture innovation: Proposition et mise en oeuvre du modèle ETOILe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Davies</w:t>
+                <w:t xml:space="preserve">The higher the purpose, the higher the flow: The impact of action identification on the collective flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milija Šimleša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI Réseau de Recherche en Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">EAWOP European Association of Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098109v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un plan d'orientation multisensoriel La borne Autonomade de Tactile Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7862,878 +7862,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser le processus d'innovation grâce aux traces informatiques d'usages</w:t>
+                <w:t xml:space="preserve">Quantitative assessment of collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William A. Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.145-156</w:t>
+              <w:t xml:space="preserve">Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489523v1</w:t>
+                <w:t xml:space="preserve">hal-00787603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. pp.32-39</w:t>
+              <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.158/164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787603v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atman Kendira</w:t>
+                <w:t xml:space="preserve">Optimiser le processus d'innovation grâce aux traces informatiques d'usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Fouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alistair Jones</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">William A. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.158/164</w:t>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466769v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation d'un espace de valeurs d'usage pour guider la conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William Turner</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, IVA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535365v1</w:t>
+                <w:t xml:space="preserve">hal-00783596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation d'un espace de valeurs d'usage pour guider la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Eveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Fouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, IVA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783596v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Viazzi</w:t>
+                <w:t xml:space="preserve">Culture organisationnelle et mobilité durable : une approche méthodologique en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques : De la reflexion methodologique au traitement des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335195v1</w:t>
+                <w:t xml:space="preserve">hal-05335590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and impact of Teal practices among French organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Davies</w:t>
+                <w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanji Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Management Leadership and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085417v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presence and impact of Teal practices among French organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Conference on Management Leadership and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la conception de plans d'orientation accessibles aux déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8743,130 +8851,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04678048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8876,51 +8984,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension humaine de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8953,73 +9061,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénael Guillemot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9039,241 +9147,241 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages futurs et innovation</w:t>
+                <w:t xml:space="preserve">Avatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vlad Glaveanu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie : 150 notions clés.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.1 - 6, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_12-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097639v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar</w:t>
+                <w:t xml:space="preserve">Usages futurs et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vlad Glaveanu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097646v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creative process in engineering - Teaching innovation to engineering students.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9283,92 +9391,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The creative process - Perspectives from multiple domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave-Macmillan, pp.181-207, 2018, Palgrave Studies in Creativity and Culture, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-50563-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Culture in Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9378,437 +9486,437 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Chouteau, Joëlle Forest, Céline Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, ISTE; WILEY, pp.101-115, 2018, Innovation in Engineering and Technology Set, 978-1-78630-327-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119549666.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological innovation in group creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Darbellay; Zoé Moody; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity Design Thinking and Interdisciplinarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.185-201, 2017, Creativity in the Twenty First Century, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception innovante des objets à intelligence incorporée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Turner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Turner</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurine Eveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Fouladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Juanals; Jean-Max Noyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'information et intelligences collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès &amp; Lavoisier, pp.37-62, 2010, Systèmes d'information et organisations documentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-supported creativity: Evaluation of a tabletop mind-map application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4562, p. 22-31, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73331-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9818,572 +9926,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de conception de produits en fabrication additive et procédé associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Jean</w:t>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2103664. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de dépistage et traitement du syndrome d'apnée du sommeil et oreillette intra-auriculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Jallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mialy Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3063424. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément modulaire de construction, assemblage et construction modulaire démontable et transformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Aupetitgendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Lemmouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Brix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3054579. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table collaborative multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Roekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3063618. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau de manipulation pour patients atteints de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2962 661B1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10393,147 +10501,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'industrie du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénael Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kestelyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandra Muller-Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10543,140 +10651,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour et par le handicap. Méthodologie de conception de produits adaptée aux marchés de niche: application au marché du handicap moteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Plos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole nationale supérieure d'arts et métiers - ENSAM, 2011. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00578706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10823,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martin Coesel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1379599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Sartore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jgvw_00042_1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097374v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1605408" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097341v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2020-4-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306419018808746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/cs.2019.576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Sch&#246;fer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12258" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija &#352;imle&#353;a" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Blanchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i1.1370" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097319v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buisine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisadan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096495v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0160" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.547.0003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandendriessche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Glaveanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2017.02.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020330v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2014.975158" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duchossoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.771.0021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chaboissier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.05.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790216v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0050-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786518v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hartmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lannuzel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715928.3737468" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909859v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172967v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085432v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gaudens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097930v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_61" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerbeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Husson-Battah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098025v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098109v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489523v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Fouladi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Turner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535365v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Eveque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marlier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097639v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_12-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-50563-7_7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096503v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549666.ch6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749796v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Najm" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73331-7_3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097524v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jallard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Bail" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebreton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialy Rakotoarimanana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097499v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Aupetitgendre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Lemmouchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayoun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roekens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147366v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578706v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martin Coesel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1379599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Sartore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jgvw_00042_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1605408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2020-4-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306419018808746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/cs.2019.576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija &#352;imle&#353;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i1.1370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buisine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisadan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Sch&#246;fer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12258" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0160" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.547.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandendriessche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Glaveanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2017.02.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duchossoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2014.975158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.771.0021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chaboissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.05.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0050-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hartmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lannuzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715928.3737468" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085432v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gaudens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_61" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerbeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Husson-Battah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Fouladi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Turner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Eveque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marlier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_12-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-50563-7_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549666.ch6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Najm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73331-7_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jallard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Bail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebreton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialy Rakotoarimanana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Aupetitgendre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Lemmouchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roekens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>