--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -217,4947 +217,5493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Prospective Ergonomics in the Anthropocene era: reconsidering human needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elea Conil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2025.2474642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554122v1</w:t>
+                <w:t xml:space="preserve">hal-05262821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Face of the Proteus Effect: Deindividuation, Embodiment and Identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549849⟩</w:t>
+              <w:t xml:space="preserve">journal of creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.100092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262940v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multisensory objects’ role on creativity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The Hidden Face of the Proteus Effect: Deindividuation, Embodiment and Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journal of creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yjoc.2024.100092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.3306-3313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554138v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical review of the Proteus effect: understanding the underlying processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IdeAM: A Serious Game to Foster Creativity in Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elea Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1379599⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Serious Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.37 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17083/ijsg.v12i2.846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983524v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+                <w:t xml:space="preserve">A theoretical review of the Proteus effect: understanding the underlying processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1379599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387806v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Lead users?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+                <w:t xml:space="preserve">Characterizing the Culture of Teal Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organizational Cultures: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Common Ground Research Networks, 24 (1), pp.117-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18848/2327-8013/CGP/v24i01/117-138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ctra-2023-0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05262834v1</w:t>
+                <w:t xml:space="preserve">hal-04638887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Cognitive-Motivational Model of Ikigai (Purpose in Life) in the Workplace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Sartore</w:t>
+                <w:t xml:space="preserve">Who are Lead users?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1-2), pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/ctra-2023-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387820v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Virtual Environments’ Impact on Individual and Collective Creativity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097318v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Project-Based Learning During Lockdown and Learner’s Motivation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blandin</w:t>
+                <w:t xml:space="preserve">An Integrated Cognitive-Motivational Model of Ikigai (Purpose in Life) in the Workplace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Journal of Problem-Based Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IdeAM Running Quiz: A Digital Learning Game to Enhance Additive Manufacturing Opportunities Discovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+                <w:t xml:space="preserve">Immersive Virtual Environments’ Impact on Individual and Collective Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branden Thornhill-Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Pahlavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3991/ijet.v17i10.25695⟩</w:t>
+              <w:t xml:space="preserve">European Psychologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (3), pp.237-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1016-9040/a000481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097308v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Design with Additive Manufacturing Methodology: Tangible Object-Based Method to Enhance Creativity in Design for Additive Manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distance Project-Based Learning During Lockdown and Learner’s Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/3dp.2020.0286⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Journal of Problem-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14434/ijpbl.v16i1.32580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409546v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamification and social comparison processes in electronic brainstorming</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IdeAM Running Quiz: A Digital Learning Game to Enhance Additive Manufacturing Opportunities Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Pham Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyrueis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gaming &amp; Virtual Worlds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/jgvw_00042_1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Emerging Technologies in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.32-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3991/ijet.v17i10.25695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097325v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteus vs. social identity effects on virtual brainstorming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gamification and social comparison processes in electronic brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0144929X.2019.1605408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gaming &amp; Virtual Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.265 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/jgvw_00042_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097374v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions speak louder than looks: The effects of avatar appearance and in-game actions on subsequent prosocial behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Augmented Design with Additive Manufacturing Methodology: Tangible Object-Based Method to Enhance Creativity in Design for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5817/CP2020-4-1⟩</w:t>
+              <w:t xml:space="preserve">3D Printing and Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/3dp.2020.0286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097341v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING UNIVERSAL VISUOTACTILE PICTOGRAMS FOR ORIENTATION MAPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Towards the design of a quick and universal questionnaire to assess the intuitiveness of products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Accessibility and Design for All</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17411/jacces.v10i1.219⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.753-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1463922X.2021.1876177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097316v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aristide Auzerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dulau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945251v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text input tools’ complementarity in immersive virtual environments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteus vs. social identity effects on virtual brainstorming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design and Innovation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behaviour and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.594-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0144929X.2019.1605408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833889v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CREATIVITY IN VIRTUAL TEAMS: BRIDGING THE GAP BETWEEN PROFESSIONAL WISDOM AND SCIENTIFIC INSIGHTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Actions speak louder than looks: The effects of avatar appearance and in-game actions on subsequent prosocial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3846/cs.2019.576⟩</w:t>
+              <w:t xml:space="preserve">Cyberpsychology: Journal of Psychosocial Research on Cyberspace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5817/CP2020-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097365v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Flow Engine Framework: A cognitive model of optimal human experience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+                <w:t xml:space="preserve">DESIGNING UNIVERSAL VISUOTACTILE PICTOGRAMS FOR ORIENTATION MAPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/ejop.v14i1.1370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Accessibility and Design for All</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.31-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17411/jacces.v10i1.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097421v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Richir</w:t>
+                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (2), pp.162-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097319v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CREATIVITY IN VIRTUAL TEAMS: BRIDGING THE GAP BETWEEN PROFESSIONAL WISDOM AND SCIENTIFIC INSIGHTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
+              <w:t xml:space="preserve">Creativity Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.198-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3846/cs.2019.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097398v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct and combined effects of disciplinary composition and methodological support on problem solving in groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Collaborative design tools in engineering education: Insight to choose the appropriate PLM software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Bersano</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/caim.12258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.162 - 177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0306419018808746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798054v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Barré</w:t>
+                <w:t xml:space="preserve">Distinct and combined effects of disciplinary composition and methodological support on problem solving in groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Schöfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bersano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDesign</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.102-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097456v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Flow Engine Framework: A cognitive model of optimal human experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milija Šimleša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
+              <w:t xml:space="preserve">Europe's Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.232 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/ejop.v14i1.1370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283900v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture d'innovation dans les organisations françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0160⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (4), pp.374 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096495v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet Proteus et amorçage : ces avatars qui nous influencent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.547.0003⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.140 - 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097464v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering students’ use of creativity and development tools in conceptual product design: What, when and how?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’innovation radicale par la méthode de l’utilisateur extraordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Todd Lubart</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2017.02.016⟩</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L’expérience utilisateur dans l’appropriation des technologies : Quelles approches possibles ?, 24 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pto.2017.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097407v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social identity cues to improve creativity and identification in face-to-face and virtual groups</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Persona logical thinking: improving requirements elicitation for multidisciplinary teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2017.08.043⟩</w:t>
+              <w:t xml:space="preserve">CoDesign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14, pp.218 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15710882.2017.1301959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097427v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+                <w:t xml:space="preserve">La culture d'innovation dans les organisations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.024⟩</w:t>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ISTE OPEN SCIENCE, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454577v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supports technologiques collaboratifs à la méthode des Personas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Barré</w:t>
+                <w:t xml:space="preserve">Effet Proteus et amorçage : ces avatars qui nous influencent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Collange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Numéro 547 (1), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.547.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097449v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are online games so self-involving: A social identity analysis of massively multiplayer online role-playing games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+                <w:t xml:space="preserve">Engineering students’ use of creativity and development tools in conceptual product design: What, when and how?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vandendriessche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Glaveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Moliner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+                <w:t xml:space="preserve">Todd Lubart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (3), pp.349-355. </w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.104-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063222v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de tableaux interactifs pour patients atteints de troubles sévères de la maladie d’Alzheimer (Tipatsma)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.npg.2015.02.004⟩</w:t>
+              <w:t xml:space="preserve">Avatar-mediated creativity: When embodying inventors makes engineers more creative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02423419v1</w:t>
+                <w:t xml:space="preserve">hal-05454577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encouraging innovation activity: in the specific context of small- and medium-sized retailers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Supports technologiques collaboratifs à la méthode des Personas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05020330v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of body posture in the recognition of emotion in contextually-rich scenarios</w:t>
+                <w:t xml:space="preserve">Using avatars to tailor ideation process to innovation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10447318.2013.802200⟩</w:t>
+              <w:t xml:space="preserve">Using avatars to tailor ideation process to innovation strategy.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10111-016-0378-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845440v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire des scénarios d'usage prospectifs dans les projets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+                <w:t xml:space="preserve">Encouraging innovation activity: in the specific context of small- and medium-sized retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Delas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.771.0021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Design Creativity and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21650349.2014.975158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424372v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological proposal to assist scenario-based design in the early stages of innovation projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Nelson</w:t>
+                <w:t xml:space="preserve">Conception de tableaux interactifs pour patients atteints de troubles sévères de la maladie d’Alzheimer (Tipatsma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Duchossoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Trivalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NPG: Neurologie - Psychiatrie - Gériatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (89), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.npg.2015.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790216v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic tabletop interfaces for increasing creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lara Schmitt</w:t>
+                <w:t xml:space="preserve">Why are online games so self-involving: A social identity analysis of massively multiplayer online role-playing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chb.2012.05.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (3), pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786509v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical investigation of the temporal relations between speech and facial expressions of emotion</w:t>
+                <w:t xml:space="preserve">The role of body posture in the recognition of emotion in contextually-rich scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Wang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12193-010-0050-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (1), pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10447318.2013.802200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786508v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Construire des scénarios d'usage prospectifs dans les projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, tome 77 (1/2014), pp.21-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.771.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787618v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of speech-gesture cooperation in animated agents' behavior in multimedia presentations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic tabletop interfaces for increasing creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chaboissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interacting with Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intcom.2007.04.002⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1892-1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2012.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786343v1</w:t>
+                <w:t xml:space="preserve">hal-00786509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Devillers</w:t>
+                <w:t xml:space="preserve">A methodological proposal to assist scenario-based design in the early stages of innovation projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.75, 279-305</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787584v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+                <w:t xml:space="preserve">A Universalist strategy for the design of Assistive Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornella Plos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Niels Ole Bernsen</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787561v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empirical investigation of the temporal relations between speech and facial expressions of emotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal on Multimodal User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.3, 263-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12193-010-0050-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améziane Aoussat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assisting Designers in the Anticipation of Future Product Use</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol 2 n° 3 pp 25-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of speech-gesture cooperation in animated agents' behavior in multimedia presentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interacting with Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.484-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intcom.2007.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodal complex emotions : gesture expressivity and blended facial expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslaw Niewiadomski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.3, 1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219843606000825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion of children's speech and 2D gestures when conversing with 3D characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Ole Bernsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.86, 3596-3624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2006.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception et Evaluation d'un Modèle d'Expressivité pour les Gestes des Agents Conversationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Björn Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.621-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5167,787 +5713,787 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Dynamic Model of Collective Intelligence: Theoretical Integration, Nonverbal Interaction and Temporality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mukesh Barange</w:t>
+                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CI 2025: ACM Collective Intelligence Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194626v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la culture organisationnelle sur la mobilité durable des étudiant.e.s</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Towards a Dynamic Model of Collective Intelligence: Theoretical Integration, Nonverbal Interaction and Temporality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lannuzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CI 2025: ACM Collective Intelligence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, San Diego CA USA, United States. pp.129-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3715928.3737468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335564v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Genane Youness</w:t>
+                <w:t xml:space="preserve">Fondements théoriques de l'effet Proteus : comment les avatars influencent le comportement des utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Martin Coesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05335179v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'amélioration de l'intelligence collective dans un environnement virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Biancardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukesh Barange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements théoriques de l'effet Proteus : comment les avatars influencent le comportement des utilisateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Biancardi</w:t>
+                <w:t xml:space="preserve">The Impact of Organisational Culture on Transportation Behaviours: An Exploratory Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genane Youness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WACAI 2024 - Workshop sur les “Affects, Compagnons Artificiels et Interactions”</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on Innovation and Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanterre, France. pp.987-989, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34190/ecie.19.1.2597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909886v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation culture in French organisations</w:t>
+                <w:t xml:space="preserve">Can Teal practices increase employees' work engagement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Innovation and Entrepreneurship - ECIE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Conferences International, Sep 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance - ECMLG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Conferences International, Nov 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085432v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Teal practices increase employees' work engagement?</w:t>
+                <w:t xml:space="preserve">Innovation culture in French organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance - ECMLG 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academic Conferences International, Nov 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th European Conference on Innovation and Entrepreneurship - ECIE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academic Conferences International, Sep 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172967v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the Drivers of Competence Management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gaudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5962,2502 +6508,2502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACI, Nov 2023, London, United Kingdom. pp.463-470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikigai Robotics: How Could Robots Satisfy Social Needs in a Professional Context? a Positioning from Social Psychology for Inspiring the Design of the Future Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
+                <w:t xml:space="preserve">Conception universelle, lead users et intelligence émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handicap 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097930v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikigai Assessment in a Western Work Context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ikigai Robotics: How Could Robots Satisfy Social Needs in a Professional Context? a Positioning from Social Psychology for Inspiring the Design of the Future Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAW 2022 6th International Conference on Wellbeing At Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSR 2022 : 14th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy. pp.701-709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24670-8_61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097957v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikigai robotics: How could robots satisfy social needs in a professional context?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ikigai Assessment in a Western Work Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Sartore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Romain Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 14th International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Florence, Italy. pp.701-709</w:t>
+              <w:t xml:space="preserve">WAW 2022 6th International Conference on Wellbeing At Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107621v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception universelle, lead users et intelligence émotionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+                <w:t xml:space="preserve">Ikigai robotics: How could robots satisfy social needs in a professional context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Sartore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ocnarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romain Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSR 2022 14th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Florence, Italy. pp.701-709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099227v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need-Seeking: Creating, Discovering or Recovering Needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2021 Triennal Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Online, France. pp.624 - 630, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACDC: Augmented Creativity for Design Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gerbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyrueis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement pour augmenter la collaboration et booster la motivation intrinsèque</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPM30 Ingénierie Pédagogique Multimédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098095v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un environnement pour augmenter la collaboration et booster la motivation intrinsèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPM30 Ingénierie Pédagogique Multimédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905538v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité par la fabrication additive: Structuration d'une méthodologie fondée sur TRIZ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">A proposal for a methodology of technical creativity mixing TRIZ and Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International TRIZ Future Conference (TFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marrakesh, Morocco. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32497-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098101v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Dulau</w:t>
+                <w:t xml:space="preserve">Créativité par la fabrication additive: Structuration d'une méthodologie fondée sur TRIZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Segonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t>
+              <w:t xml:space="preserve">CONFERE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Galway, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269137v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRIZ for Additive Manufacturing: Inventive problem-solving through intermediate object</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Jean</w:t>
+                <w:t xml:space="preserve">Complémentarité des outils de saisie de texte en environnement virtuel immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Auzerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaline Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">CONFERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, GALWAY, Irlande. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098070v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménager l'espace pour favoriser la collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The higher the purpose, the higher the flow: The impact of action identification on the collective flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milija Šimleša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEFI&amp;Co</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">EAWOP European Association of Work and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098025v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instiller agilité et souplesse pour conduire le changement: Cas des grands groupes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aménager l'espace pour favoriser la collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Foucher</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t>
+              <w:t xml:space="preserve">DEFI&amp;Co</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098017v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture innovation: Proposition et mise en oeuvre du modèle ETOILe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instiller agilité et souplesse pour conduire le changement: Cas des grands groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjiss Husson-Battah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RRI Réseau de Recherche en Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">CONFERE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Séville, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098109v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The higher the purpose, the higher the flow: The impact of action identification on the collective flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+                <w:t xml:space="preserve">La culture innovation: Proposition et mise en oeuvre du modèle ETOILe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Blanchard</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénael Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAWOP European Association of Work and Organizational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">RRI Réseau de Recherche en Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098006v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un plan d'orientation multisensoriel La borne Autonomade de Tactile Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Abati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dairin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet TATIN : Vers l'analyse de la créativité en phase de conception préliminaire collaborative autour d'une table interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atman Kendira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet TATIN : Vers l'analyse de la créativité en phase de conception préliminaire collaborative autour d'une table interactive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Sousses, Tunisia. pp.267/277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative assessment of collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Proceedings of 9th International Conference on the Design of Cooperative Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France. pp.32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimiser le processus d'innovation grâce aux traces informatiques d'usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Fouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William A. Turner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.158/164</w:t>
+              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466769v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser le processus d'innovation grâce aux traces informatiques d'usages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atman Kendira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lehoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2010 - 21es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nîmes, France. pp.145-156</w:t>
+              <w:t xml:space="preserve">Project Tatin: Creativity and Collaboration during a Preliminary Prduct Design Session Using an Interactive Tabletop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.158/164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489523v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation d'un espace de valeurs d'usage pour guider la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Eveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karan Fouladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Turner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, IVA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783596v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation d'un espace de valeurs d'usage pour guider la conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Expressive Wrinkles on Perception of a Virtual Character's Facial Expressions of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Courgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William Turner</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Francophones d'Ingénierie des Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, IVA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04380-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535365v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture organisationnelle et mobilité durable : une approche méthodologique en contexte universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8499,349 +9045,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques : De la reflexion methodologique au traitement des données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence and impact of Teal practices among French organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a Positive Corporate Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lakehal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitale Di Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Management Leadership and Governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">19th European Conference on Management Leadership and Governance - ECMLG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, London, United Kingdom. Proceedings of the 19th European Conference on Management Leadership and Governance, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085417v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Presence and impact of Teal practices among French organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th European Conference on Management Leadership and Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la conception de plans d'orientation accessibles aux déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8851,130 +9518,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie complète issue de la revue de littérature - Annexe à l'article &amp;quot;Distinguer les &amp;quot;Soft-Skills&amp;quot; d'autres construits&amp;quot; - Revue Savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Viazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04678048v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8984,939 +9651,939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension humaine de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénael Guillemot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar</w:t>
+                <w:t xml:space="preserve">Usages futurs et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vlad Glaveanu. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097646v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages futurs et innovation</w:t>
+                <w:t xml:space="preserve">Avatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eric Brangier; Gérard Valléry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vlad Glaveanu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomie : 150 notions clés.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Palgrave Encyclopedia of the Possible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.1 - 6, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98390-5_12-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097639v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creative process in engineering - Teaching innovation to engineering students.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation Culture in Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Todd Lubart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marianne Chouteau, Joëlle Forest, Céline Nguyen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The creative process - Perspectives from multiple domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/978-1-137-50563-7_7⟩</w:t>
+              <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, ISTE; WILEY, pp.101-115, 2018, Innovation in Engineering and Technology Set, 978-1-78630-327-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119549666.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097673v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Culture in Organizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The creative process in engineering - Teaching innovation to engineering students.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marianne Chouteau, Joëlle Forest, Céline Nguyen. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bourgeois-Bougrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science, Technology and Innovation Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119549666.ch6⟩</w:t>
+              <w:t xml:space="preserve">The creative process - Perspectives from multiple domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave-Macmillan, pp.181-207, 2018, Palgrave Studies in Creativity and Culture, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-50563-7_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096503v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological innovation in group creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Darbellay; Zoé Moody; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity Design Thinking and Interdisciplinarity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.185-201, 2017, Creativity in the Twenty First Century, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7524-7_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception innovante des objets à intelligence incorporée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Eveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karan Fouladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brigitte Juanals; Jean-Max Noyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'information et intelligences collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès &amp; Lavoisier, pp.37-62, 2010, Systèmes d'information et organisations documentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-supported creativity: Evaluation of a tabletop mind-map application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Najm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Psychology and Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4562, p. 22-31, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73331-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9926,572 +10593,572 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de conception de produits en fabrication additive et procédé associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Segonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mantelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2103664. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de dépistage et traitement du syndrome d'apnée du sommeil et oreillette intra-auriculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mialy Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3063424. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément modulaire de construction, assemblage et construction modulaire démontable et transformable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Aupetitgendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Lemmouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent de Brix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3054579. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table collaborative multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roekens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3063618. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau de manipulation pour patients atteints de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maranzana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2962 661B1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10501,147 +11168,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l'industrie du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourgognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénael Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandra Muller-Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10651,140 +11318,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour et par le handicap. Méthodologie de conception de produits adaptée aux marchés de niche: application au marché du handicap moteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ornella Plos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameziane Aoussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole nationale supérieure d'arts et métiers - ENSAM, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00578706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10931,51 +11598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martin Coesel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549849" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1379599" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Sartore" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097325v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jgvw_00042_1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1605408" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097341v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2020-4-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945251v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306419018808746" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/cs.2019.576" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097421v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija &#352;imle&#353;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Blanchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i1.1370" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buisine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisadan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Sch&#246;fer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12258" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0160" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.547.0003" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandendriessche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Glaveanu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2017.02.016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2103" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423419v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duchossoy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roosen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.02.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2014.975158" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.771.0021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chaboissier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.05.007" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0050-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hartmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lannuzel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715928.3737468" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909859v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909886v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085432v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172967v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396556v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gaudens" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097930v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_61" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097957v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107621v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerbeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098025v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098017v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Husson-Battah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098006v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466857v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787603v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466769v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489523v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Fouladi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Turner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535365v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Eveque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marlier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085417v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097646v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_12-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097639v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097673v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-50563-7_7" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549666.ch6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097680v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641430v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Najm" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73331-7_3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097524v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jallard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Bail" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebreton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialy Rakotoarimanana" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Aupetitgendre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Lemmouchi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097510v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roekens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147366v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578706v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Joly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genane Youness" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-02-2025-0084" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2474642" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cimier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Biancardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guegan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mantelet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjoc.2024.100092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Martin Coesel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Barange" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549849" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Conil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gazo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17083/ijsg.v12i2.846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983524v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1379599" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638887v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2327-8013/CGP/v24i01/117-138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Sartore" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ocnarescu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Romain Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097318v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Burkhardt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branden Thornhill-Miller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Pahlavan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1016-9040/a000481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Pham Van" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyrueis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijet.v17i10.25695" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097325v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jgvw_00042_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/3dp.2020.0286" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1876177" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833889v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agn&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Auzerais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bisson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dulau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097374v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0144929X.2019.1605408" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2020-4-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0306419018808746" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3846/cs.2019.576" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097398v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798054v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Sch&#246;fer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;ziane Aoussat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bersano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12258" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097421v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija &#352;imle&#353;a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Blanchard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/ejop.v14i1.1370" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Buisine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boisadan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Richir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2017.11.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barr&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2017.08.043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097456v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15710882.2017.1301959" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097464v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.547.0003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vandendriessche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Glaveanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2017.02.016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097449v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420557v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Barre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-016-0378-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020330v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Delas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21650349.2014.975158" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423419v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duchossoy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roosen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Trivalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npg.2015.02.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063222v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2103" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courgeon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Charles" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2013.802200" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424372v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.771.0021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chaboissier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2012.05.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790216v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Plos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dumas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2012.09.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-010-0050-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2007.04.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787584v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslaw Niewiadomski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843606000825" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787561v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pitel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Ole Bernsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.02.040" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hartmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335564v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194626v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lannuzel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715928.3737468" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909886v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335179v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34190/ecie.19.1.2597" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172967v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulinet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gaudens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24670-8_61" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097957v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098036v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerbeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098070v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaufmann" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098095v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02905538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32497-1_10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098101v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269137v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Agnes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098025v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098017v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjiss Husson-Battah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098109v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lejeune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Guillemot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466857v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lehoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atman Kendira" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karan Fouladi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Turner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466769v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Eveque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marlier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783596v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04380-2_24" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173314v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lakehal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitale Di Stefano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marras" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085417v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678048v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097639v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097646v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98390-5_12-1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096503v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119549666.ch6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-50563-7_7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097680v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7524-7_12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641430v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749796v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besacier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Najm" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73331-7_3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097489v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097524v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jallard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Bail" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lebreton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruffier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mialy Rakotoarimanana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Aupetitgendre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Lemmouchi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nguyen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent de Brix" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097510v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ayoun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roekens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147366v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andra Muller-Segard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00578706v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Aoussat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>