--- v0 (2026-03-09)
+++ v1 (2026-04-14)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
+                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224529v1</w:t>
+                <w:t xml:space="preserve">hal-05050864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
+                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Gobin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050864v1</w:t>
+                <w:t xml:space="preserve">hal-05224529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA au profit de l'étude des expressions émotionnelles non verbales</w:t>
               </w:r>
@@ -382,77 +382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle dans la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t>
@@ -710,51 +710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golly Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2117,277 +2117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of theory of mind in social interaction vs social observation in bipolar disorder</w:t>
+                <w:t xml:space="preserve">Neural substrates of mentalizing and hypomanic personality traits: How do you understand the others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Annual ISBD Conference 20/20: Vision for Bipolar Disorder and Depression, June, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France. John Wiley &amp; Sons Ltd, Bipolar Disorders Journal (ISSN:1399-5618), 22 (1, SI), pp.106, 2020</w:t>
+              <w:t xml:space="preserve">22nd Annual Conference of the International-Society-for-Bipolar-Disorders (ISBD), ELECTR NETWORK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online (Covid 19), France. 22 (1, SI), pp.67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590153v1</w:t>
+                <w:t xml:space="preserve">hal-03590154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of mentalizing and hypomanic personality traits: How do you understand the others?</w:t>
+                <w:t xml:space="preserve">Neural correlates of theory of mind in social interaction vs social observation in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Conference of the International-Society-for-Bipolar-Disorders (ISBD), ELECTR NETWORK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online (Covid 19), France. 22 (1, SI), pp.67, 2020</w:t>
+              <w:t xml:space="preserve">The 22nd Annual ISBD Conference 20/20: Vision for Bipolar Disorder and Depression, June, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France. John Wiley &amp; Sons Ltd, Bipolar Disorders Journal (ISSN:1399-5618), 22 (1, SI), pp.106, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590154v1</w:t>
+                <w:t xml:space="preserve">hal-03590153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissances des expressions faciales émotionnelles (REFE) et théorie de l'esprit (TdE) chez les enfants porteurs de Neurofibromatose de type 1 (NF1)</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic priming effect: how to explain individual differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,217 +2773,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiom understanding in autism and Asperger syndrome. European Academy of Childhood Disability Congress.</w:t>
+                <w:t xml:space="preserve">La compréhension des expressions idiomatiques chez les personnes atteintes du syndrome d'Asperger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadignan S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Childhood Disability Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Colloque DECOLAGE,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148715v1</w:t>
+                <w:t xml:space="preserve">hal-03148756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des expressions idiomatiques chez les personnes atteintes du syndrome d'Asperger.</w:t>
+                <w:t xml:space="preserve">Idiom understanding in autism and Asperger syndrome. European Academy of Childhood Disability Congress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cadignan S</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DECOLAGE,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Reims, France</w:t>
+              <w:t xml:space="preserve">European Academy of Childhood Disability Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148756v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiom comprehension in children.</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincine Bertot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadignan S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincine Bertot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadignan S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>