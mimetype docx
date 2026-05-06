--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -100,277 +100,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
+                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050864v1</w:t>
+                <w:t xml:space="preserve">hal-05224529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Emotion to Expression: Behavioral Patterns and State-of-the-Art Consistency</w:t>
+                <w:t xml:space="preserve">Decoding Emotions: Clustering Facial Expressions to Challenge State-of-the-art’s Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caruana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Conference of the Consortium of European Research on Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jul 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19e Journée Scientifique des Jeunes Chercheuses et Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSITEC - Université de Lille, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224529v1</w:t>
+                <w:t xml:space="preserve">hal-05050864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA au profit de l'étude des expressions émotionnelles non verbales</w:t>
               </w:r>
@@ -382,77 +382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle dans la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QualiPsy - Université de Tours, Dec 2024, Tours, France</w:t>
@@ -710,51 +710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Golly Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -939,51 +939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,51 +1351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiom understanding in Asperger syndrome: weak coherence, theory of mind or pragmatics deficits.</w:t>
+                <w:t xml:space="preserve">Theory of mind and visuo-spatial treatment: right hemispheric contribution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
@@ -1422,75 +1422,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological theory and research on mental retardation and cognitive developmental disabilities. Sixth European conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148950v1</w:t>
+                <w:t xml:space="preserve">hal-03148954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of mind and visuo-spatial treatment: right hemispheric contribution.</w:t>
+                <w:t xml:space="preserve">Idiom understanding in Asperger syndrome: weak coherence, theory of mind or pragmatics deficits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
@@ -1517,51 +1517,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological theory and research on mental retardation and cognitive developmental disabilities. Sixth European conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148954v1</w:t>
+                <w:t xml:space="preserve">hal-03148950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic incongruency detection in the parafovea ? Evidence from idiom processing</w:t>
               </w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2117,277 +2117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural substrates of mentalizing and hypomanic personality traits: How do you understand the others?</w:t>
+                <w:t xml:space="preserve">Neural correlates of theory of mind in social interaction vs social observation in bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Conference of the International-Society-for-Bipolar-Disorders (ISBD), ELECTR NETWORK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online (Covid 19), France. 22 (1, SI), pp.67, 2020</w:t>
+              <w:t xml:space="preserve">The 22nd Annual ISBD Conference 20/20: Vision for Bipolar Disorder and Depression, June, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France. John Wiley &amp; Sons Ltd, Bipolar Disorders Journal (ISSN:1399-5618), 22 (1, SI), pp.106, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590154v1</w:t>
+                <w:t xml:space="preserve">hal-03590153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural correlates of theory of mind in social interaction vs social observation in bipolar disorder</w:t>
+                <w:t xml:space="preserve">Neural substrates of mentalizing and hypomanic personality traits: How do you understand the others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Obert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenija Vucurovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Annual ISBD Conference 20/20: Vision for Bipolar Disorder and Depression, June, 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France. John Wiley &amp; Sons Ltd, Bipolar Disorders Journal (ISSN:1399-5618), 22 (1, SI), pp.106, 2020</w:t>
+              <w:t xml:space="preserve">22nd Annual Conference of the International-Society-for-Bipolar-Disorders (ISBD), ELECTR NETWORK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online (Covid 19), France. 22 (1, SI), pp.67, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590153v1</w:t>
+                <w:t xml:space="preserve">hal-03590154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissances des expressions faciales émotionnelles (REFE) et théorie de l'esprit (TdE) chez les enfants porteurs de Neurofibromatose de type 1 (NF1)</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semantic priming effect: how to explain individual differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2773,217 +2773,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension des expressions idiomatiques chez les personnes atteintes du syndrome d'Asperger.</w:t>
+                <w:t xml:space="preserve">Idiom understanding in autism and Asperger syndrome. European Academy of Childhood Disability Congress.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cadignan S</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DECOLAGE,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Reims, France</w:t>
+              <w:t xml:space="preserve">European Academy of Childhood Disability Congress.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148756v1</w:t>
+                <w:t xml:space="preserve">hal-03148715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idiom understanding in autism and Asperger syndrome. European Academy of Childhood Disability Congress.</w:t>
+                <w:t xml:space="preserve">La compréhension des expressions idiomatiques chez les personnes atteintes du syndrome d'Asperger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gierski</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadignan S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Childhood Disability Congress.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">Colloque DECOLAGE,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148715v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idiom comprehension in children.</w:t>
               </w:r>
@@ -3220,51 +3220,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincine Bertot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148756v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadignan S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Rogez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caruana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard-Haye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golly Ledoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01713090v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincine Bertot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calmus Arnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Flucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portefaix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Portefaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434895v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pynte Jo&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Khelifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Guittard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Novo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04142213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guittard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lempp" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Henry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Chene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Vucurovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03590154v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ledoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bensalah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sabouraud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorine Preto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meulemans" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01729157v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevreuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148707v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148756v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadignan S" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148726v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>