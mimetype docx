--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Cardoso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Portrait] Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du design et complexité sémantique des sextoys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du graphique à l’infographie. De l’art de faire parler les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Entre data journalisme et pratique infographique, 9 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre Arts et Media : potentialités artistiques augmentées à travers diverses formes narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Robots comme nouvelles entités et univers narratifs à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et Transmedia : projet, expérience usager, worldbuilding au cœur des disciplines SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot de compagnie au quotidien. Perception, relation, cohabitation et scénario d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique du design comme tension créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’usage des robots vers un comité d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et design, nouveaux mots d'ordre, nouveaux slogans de l'action et des pratiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Design &amp; projet, 46, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design éducationnel : La mise en œuvre d'un master Design à Bordeaux III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.383-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme connecteur interdisciplinaire au cœur du projet LID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dussarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NumeRev - Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception agile de scénarios pédagogiques centrée usager : le cas du programme LID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dussarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2018 : Adaptabilité, flexibilité, agilité des systèmes informationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des designs. Interdisciplinarité, pluralité, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie du design : de la recherche à la pratique en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et Transmédia : le croisement des disciplines de SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projet, Communication & organisation n° 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités plurielles : Images du néo-cosmopolitisme montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dervin, Fred and Abbas, Yasmine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies numériques du soi et (co-)constructions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161--183, 2009, 978-2-296-10622-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Cardoso </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en Design</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Master Design : innovation, interaction, service</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Réparateur : une pratique soutenant de l’acte de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doute et dissensus. Les enjeux de la communication dans l’apprentissage par le projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Design et Communication, https://hermes.hypotheses.org/8685. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vnxy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La substance du lien humain : instabilité et structure du matériau en design de service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Arts Média</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matière/Matériau(x)/Médium: des controverses fécondes, https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/la-substance-du-lien-humain-instabilite-et-structure-du-materiau-en-design-de-service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du graphique à l’infographie. De l’art de faire parler les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chatenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Entre data journalisme et pratique infographique, 9 (3), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rencontre Arts et Media : potentialités artistiques augmentées à travers diverses formes narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorème : travaux de l'IRCAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.133-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Robots comme nouvelles entités et univers narratifs à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et Transmedia : projet, expérience usager, worldbuilding au cœur des disciplines SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un robot de compagnie au quotidien. Perception, relation, cohabitation et scénario d’usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poïétique du design comme tension créatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’usage des robots vers un comité d’éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et design, nouveaux mots d'ordre, nouveaux slogans de l'action et des pratiques sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Design &amp; projet, 46, pp.5-14. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un design éducationnel : la mise en œuvre d’un master design à l’Université de Bordeaux 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jeannel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.383-398. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/fdart.2013.1617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amicalité des robots de compagnie : une approche poïétique par le design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.22-52. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rin.2.77-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialiser pour mieux comprendre : appréhender l’abondance numérique quotidienne par la création d’objets de médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">attention et participation avec le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LUDOVIA, Aug 2025, Ax Les Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme levier dans les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticipation au changement climatique dans les territoires en transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Futurs-Act, Jun 2025, Pessac, France. https://futurs-act.fr/evenements2/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design fiction pour anticiper les changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique : se préparer à vivre dans des territoires différents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Futurs-Act, Jun 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de crise et anticipation : design et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaudron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice et design : vers une relation usager porteuse de justice dans le cadre des services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le design dans la démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Montréal (Québec) (en visio), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le design comme connecteur interdisciplinaire au cœur du projet LID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dussarps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque NumeRev - Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception agile de scénarios pédagogiques centrée usager : le cas du programme LID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Dussarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EUTIC 2018 : Adaptabilité, flexibilité, agilité des systèmes informationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02483457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique des designs. Interdisciplinarité, pluralité, formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie du design : de la recherche à la pratique en Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et Transmédia : le croisement des disciplines de SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 2017, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design et projet, Communication & organisation n° 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beyaert-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Piponnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités plurielles : Images du néo-cosmopolitisme montréalais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dervin, Fred and Abbas, Yasmine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies numériques du soi et (co-)constructions identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.161--183, 2009, 978-2-296-10622-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01805456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Portrait] Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence du design et complexité sémantique des sextoys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Azéma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348126v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Az&#233;ma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeannel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805610v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2543" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490030v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rheaume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cardoso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587360v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vnxy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087883v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chatenet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2558" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805945v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beyaert-Geslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4695" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805970v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeannel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2013.1617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rin.2.77-104" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaudron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jupin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02483457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2543" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rheaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348126v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Az&#233;ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monjou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>