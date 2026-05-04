--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -169,191 +169,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Neumann, Gelehrsamkeit und Geschlecht</w:t>
+                <w:t xml:space="preserve">Christine Bard, Pauline Boivineau, Marion Charpenel, Bénédicte Grailles, Audrey Lasserre (dir.), Les Féministes et leurs archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11sl2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ykj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934760v1</w:t>
+                <w:t xml:space="preserve">hal-04934762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bard, Pauline Boivineau, Marion Charpenel, Bénédicte Grailles, Audrey Lasserre (dir.), Les Féministes et leurs archives</w:t>
+                <w:t xml:space="preserve">Andreas Neumann, Gelehrsamkeit und Geschlecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34, </w:t>
+              <w:t xml:space="preserve">Revue de l'Institut Français d'Histoire en Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ykj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11sl2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934762v1</w:t>
+                <w:t xml:space="preserve">hal-04934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Rindlisbacher, Lebensreform in der Schweiz (1850-1950)</w:t>
               </w:r>
@@ -571,174 +571,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jeunesse dans le Saint-Empire romain germanique XVIe et XVIIe siècles; circulation et enfermement</w:t>
+                <w:t xml:space="preserve">Sorties sous contrôle : les femmes bourgeoises dans l’espace urbain du Saint-Empire romain germanique (xvie-xviie siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970573v1</w:t>
+                <w:t xml:space="preserve">hal-01898572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorties sous contrôle : les femmes bourgeoises dans l’espace urbain du Saint-Empire romain germanique (xvie-xviie siècle)</w:t>
+                <w:t xml:space="preserve">La jeunesse dans le Saint-Empire romain germanique XVIe et XVIIe siècles; circulation et enfermement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Textures : cahiers du CEMIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/textures.173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898572v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire du corps, histoire du genre. Bilan et perspectives</w:t>
               </w:r>
@@ -1317,173 +1317,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’intimité de Madame</w:t>
+                <w:t xml:space="preserve">Une princesse étrangère à la cour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Chatenet-Calyste, Emmanuelle Le Bail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La princesse Palatine, 1652-1722 : la plume et le soleil</w:t>
+              <w:t xml:space="preserve">La princesse palatine 1652-1722. La plume et le soleil,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-490173-03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271199v1</w:t>
+                <w:t xml:space="preserve">hal-03271192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une princesse étrangère à la cour de France</w:t>
+                <w:t xml:space="preserve">Dans l’intimité de Madame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Chatenet-Calyste, Emmanuelle Le Bail. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La princesse palatine 1652-1722. La plume et le soleil,</w:t>
+              <w:t xml:space="preserve">La princesse Palatine, 1652-1722 : la plume et le soleil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-490173-03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271192v1</w:t>
+                <w:t xml:space="preserve">hal-03271199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1495,169 +1495,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et féminité dans la société allemande (XVIe - XVIIe siècles) : normes, pratiques, représentations</w:t>
+                <w:t xml:space="preserve">Femmes et féminité dans la société allemande (XVIe-XVIIe siècles).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire. Université Paris-Sorbonne - Paris IV; Universität des Saarlandes, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris-Sorbonne, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2014PA040252⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04267988v1</w:t>
+                <w:t xml:space="preserve">tel-01146386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et féminité dans la société allemande (XVIe-XVIIe siècles).</w:t>
+                <w:t xml:space="preserve">Femmes et féminité dans la société allemande (XVIe - XVIIe siècles) : normes, pratiques, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chapuis-Després</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris-Sorbonne, 2014. Français. </w:t>
+              <w:t xml:space="preserve">Histoire. Université Paris-Sorbonne - Paris IV; Universität des Saarlandes, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2014PA040252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01146386v1</w:t>
+                <w:t xml:space="preserve">tel-04267988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1812,51 +1812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chapuis-Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934760v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sl2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12909" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.173" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898572v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.651" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03573553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/femmes-face-a-letat-allemagne-espagne-france-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Codet Codet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267988v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146386v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chapuis-Despr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ykj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sl2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ifha.12909" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.2635" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898572v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970573v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.173" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.014.0067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.651" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03573553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Serrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/femmes-face-a-letat-allemagne-espagne-france-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218105v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Codet Codet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932969v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01146386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04267988v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>