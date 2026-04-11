--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -125,51 +125,51 @@
                 <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Blanchet</w:t>
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -225,1805 +225,2364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
+                <w:t xml:space="preserve">How local reference panels improve imputation in French populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+                <w:t xml:space="preserve">Anthony Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+                <w:t xml:space="preserve">Lourdes Velo‐suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+                <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49931-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889889v1</w:t>
+                <w:t xml:space="preserve">hal-04501605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
+                <w:t xml:space="preserve">Human genetic structure in Northwest France provides new insights into West European historical demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
+                <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
+                <w:t xml:space="preserve">Joanna Giemza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+                <w:t xml:space="preserve">Michael Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808225v1</w:t>
+                <w:t xml:space="preserve">hal-04683810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+                <w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourcier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Isabel Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Giemza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.02.03.478491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768333v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04045175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the Voltage-Gated K+ Channel beta 2 Subunit in a Familial Case of Brugada Syndrome</w:t>
+                <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Portero</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Vincent L'Allinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.115.003122⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyaa093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414464v1</w:t>
+                <w:t xml:space="preserve">hal-02889889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of Transient Receptor Potential Melastatin Member 4 in Childhood Atrioventricular Block</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare Coding Variants in ANGPTL6 Are Associated with Familial Forms of Intracranial Aneurysm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Chatel</w:t>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijo Cherian Ozhathil</w:t>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Sottas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Rougier</w:t>
+                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.114.001625⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (1), pp.133 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2017.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831595v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants in the SCN5A Promoter Associated With Various Arrhythmia Phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nobue Yagihara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Atack C. Thomas</w:t>
+                <w:t xml:space="preserve">Hervé Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.116.003644⟩</w:t>
+              <w:t xml:space="preserve">Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (4), pp.621-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/neuros/nyw135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831755v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the burden of rare variation in arrhythmia-susceptibility genes provides new insights into molecular diagnosis for Brugada syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dysfunction of the Voltage-Gated K+ Channel beta 2 Subunit in a Familial Case of Brugada Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Portero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeineb Es-Salah-Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (6), pp.e003122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.115.003122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201946v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Tpeak-Tend interval is highly and independently related to arrhythmic events in Brugada syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variants of Transient Receptor Potential Melastatin Member 4 in Childhood Atrioventricular Block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninda Syam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijo Cherian Ozhathil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Maury</w:t>
+                <w:t xml:space="preserve">Valentin Sottas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Sacher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Raczka</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Equipe 3, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.114.001625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773236v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variants in the SCN5A Promoter Associated With Various Arrhythmia Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobue Yagihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+                <w:t xml:space="preserve">Phil Barnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Simard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ninda Syam</w:t>
+                <w:t xml:space="preserve">Laetitia Duboscq-Bidot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Salle</w:t>
+                <w:t xml:space="preserve">Atack C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54131. </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.116.003644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165511v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Large Families in Early Repolarization Syndrome.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Testing the burden of rare variation in arrhythmia-susceptibility genes provides new insights into molecular diagnosis for Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sacher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derval</w:t>
+                <w:t xml:space="preserve">Pierre Lindenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.09.040⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.2757--2763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879642v1</w:t>
+                <w:t xml:space="preserve">hal-01201946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a strong genetic background for progressive cardiac conduction defect by epidemiological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Increased Tpeak-Tend interval is highly and independently related to arrhythmic events in Brugada syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swanny Fouchard</w:t>
+                <w:t xml:space="preserve">Jean Luc Pasquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rendu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jaafar</w:t>
+                <w:t xml:space="preserve">Franck Raczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/heartjnl-2012-301872⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (12), pp.2469 - 2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2015.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01667205v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Simard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninda Syam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.e54131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Large Families in Early Repolarization Syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.164-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.09.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a strong genetic background for progressive cardiac conduction defect by epidemiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kyndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanny Fouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (17), pp.1305 - 1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/heartjnl-2012-301872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01667205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parental electrocardiographic screening identifies a high degree of inheritance for congenital and childhood nonimmune isolated atrioventricular block.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban-Elouen Baruteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Behaghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanny Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 126 (12), pp.1469-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.111.069161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-scale Genetic Structure in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Karakachoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Giemza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Persyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Violleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMGM European Mathematical Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare coding variants in CTSO , a potential new actor of arterial remodeling, are associated to familial intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Benichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Adel Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surya Prakash Rao Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03999154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2170,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chatel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Cherian Ozhathil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sottas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.001625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Yagihara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Barnett" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atack C. Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201946v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sacher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raczka" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879642v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.09.040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01667205v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rendu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaafar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2012-301872" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2F2B3FA422E108D26B35E5393046F245A7AE542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Behaghel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.069161" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04501605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herzig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo&#8208;su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49931-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51087-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Cherian Ozhathil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sottas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.001625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Yagihara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Barnett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atack C. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raczka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.09.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01667205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rendu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaafar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2012-301872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2F2B3FA422E108D26B35E5393046F245A7AE542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Behaghel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.069161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04118646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giemza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Persyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Violleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>