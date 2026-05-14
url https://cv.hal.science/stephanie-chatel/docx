--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -225,377 +225,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How local reference panels improve imputation in French populations</w:t>
+                <w:t xml:space="preserve">Human genetic structure in Northwest France provides new insights into West European historical demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Herzig</w:t>
+                <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Velo‐suárez</w:t>
+                <w:t xml:space="preserve">Joanna Giemza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Campion</w:t>
+                <w:t xml:space="preserve">Michael Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
+                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Lambert</w:t>
+                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.370. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49931-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-51087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501605v1</w:t>
+                <w:t xml:space="preserve">hal-04683810v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human genetic structure in Northwest France provides new insights into West European historical demography</w:t>
+                <w:t xml:space="preserve">How local reference panels improve imputation in French populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Alves</w:t>
+                <w:t xml:space="preserve">Anthony Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Giemza</w:t>
+                <w:t xml:space="preserve">Lourdes Velo‐suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Blum</w:t>
+                <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
+                <w:t xml:space="preserve">Jean-François Dartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chatel</w:t>
+                <w:t xml:space="preserve">Jean-Charles Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.6710. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-51087-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49931-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683810v2</w:t>
+                <w:t xml:space="preserve">hal-04501605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic population structure across Brittany and the downstream Loire basin provides new insights on the demographic history of Western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Giemza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Bernhardsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioRxiv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -646,51 +646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Unruptured Intracranial Aneurysm Evolution: The UCAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent L'Allinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Karakachoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Pathophysiology of Intracranial Aneurysm: The ICAN Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bourcereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variants of Transient Receptor Potential Melastatin Member 4 in Childhood Atrioventricular Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninda Syam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijo Cherian Ozhathil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Genetics and Functional Anomalies in a Series of 248 Brugada Cases with 11 Mutations in the TRPM4 Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Simard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solena Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04501605v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herzig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo&#8208;su&#225;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49931-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683810v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51087-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Cherian Ozhathil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sottas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.001625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Yagihara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Barnett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atack C. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raczka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.09.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01667205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rendu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaafar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2012-301872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2F2B3FA422E108D26B35E5393046F245A7AE542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Behaghel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.069161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04118646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giemza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Persyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Violleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683810v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giemza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Bernhardsson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-51087-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04501605v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herzig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo&#8208;su&#225;rez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dartigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49931-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04045175v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.02.03.478491" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889889v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L'Allinec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Karakachoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourcereau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Es-Salah-Lamoureux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyaa093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourcier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solena Le Scouarnec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2017.12.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768333v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Jouan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Marec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuros/nyw135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01414464v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Portero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.115.003122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831595v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninda Syam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijo Cherian Ozhathil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Sottas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.114.001625" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831755v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobue Yagihara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Watanabe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Barnett" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duboscq-Bidot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atack C. Thomas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.116.003644" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201946v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lindenbaum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv036" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01773236v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Pasqui&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Raczka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2015.07.029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165511v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Simard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Salle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054131" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sacher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.09.040" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01667205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kyndt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanny Fouchard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rendu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jaafar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/heartjnl-2012-301872" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2F2B3FA422E108D26B35E5393046F245A7AE542/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban-Elouen Baruteau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Behaghel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mabo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Schott" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.111.069161" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04118646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Simonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Giemza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Persyn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Violleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03999154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Prakash Rao Batta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>