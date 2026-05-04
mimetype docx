--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -836,274 +836,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TrustFlow-X</w:t>
+                <w:t xml:space="preserve">SecPump: A Connected Open Source Infusion Pump for Security Research Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Hely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Bresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Hely</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Lysecky</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3398327⟩</w:t>
+              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LES.2020.2979595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954381v1</w:t>
+                <w:t xml:space="preserve">hal-02543562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SecPump: A Connected Open Source Infusion Pump for Security Research Purposes</w:t>
+                <w:t xml:space="preserve">TrustFlow-X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bresch</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lysecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Lysecky</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LES.2020.2979595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3398327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543562v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Mediation Middleware for Smart Manufacturing</w:t>
               </w:r>
@@ -1596,51 +1596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Intelligent Environments, IE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1795,90 +1795,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrustFlow: A Trusted Memory Support for Data Flow Integrity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bresch</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Parissis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Computer Society Annual Symposium on VLSI (ISVLSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Miami, France. pp.308-313, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,77 +2007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Inherently Secure Run-Time Environment for Medical Devices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Congress on Internet of Things, ICIOT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2429,1371 +2429,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-driven approach for self-aware pervasive systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomic Service-Oriented Context for Pervasive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Aygalinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE/ICIS International Conference on Computer and Information Science (ICIS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Fransisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2016.70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898591v1</w:t>
+                <w:t xml:space="preserve">hal-01370442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-based approach to context management in pervasive platforms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linked models@runtime to ease the administration of pervasive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Managing Communications and Services. Part of PerCom 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370467v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic Service-Oriented Context for Pervasive Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architectural Models to Simplify Administration of Service-Oriented Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lestideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Services Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing, SCC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370442v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linked models@runtime to ease the administration of pervasive applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing Devices between Applications with Autonomic Conflict Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ben Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Managing Communications and Services. Part of PerCom 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Autonomic Computing (ICAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289448v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural Models to Simplify Administration of Service-Oriented Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-driven approach for self-aware pervasive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lestideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing, SCC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15th IEEE/ICIS International Conference on Computer and Information Science (ICIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898599v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Devices between Applications with Autonomic Conflict Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Ben Hadj</w:t>
+                <w:t xml:space="preserve">A model-based approach to context management in pervasive platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Aygalinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Gerbert-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Autonomic Computing (ICAC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Pervasive Computing and Communication Workshops (PerCom 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Sydney, Australia. pp.258-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PERCOMW.2016.7457109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898615v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintien de la cohérence entre les architectures pour une gestion autonomique de systèmes pervasifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service-Based Architecture and Frameworks for Pervasive Health Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hamon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aygalinc Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 33ème Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Service-Oriented Cyber-Physical Systems in Converging Networked Environments (SOCNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. pp.35-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158940v1</w:t>
+                <w:t xml:space="preserve">hal-01196881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Adaptation of Service Bindings based on Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Autonomic Computing (ICAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Service-Oriented Component Models for Dynamic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Services Computing (SCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer Society, Jun 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service-Based Architecture and Frameworks for Pervasive Health Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maintien de la cohérence entre les architectures pour une gestion autonomique de systèmes pervasifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gerbert-Gaillard Eva</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Service-Oriented Cyber-Physical Systems in Converging Networked Environments (SOCNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Luxembourg, Luxembourg. pp.35-42</w:t>
+              <w:t xml:space="preserve">Actes du 33ème Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196881v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Collection of Data in Complex, Physical Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons Learned in Building Pervasive Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technology and Factory Automation (ETFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">The 11th Annual IEEE Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Las Vegas, CA, United States. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073948v1</w:t>
+                <w:t xml:space="preserve">hal-00874181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintaining Traceability Links between Design and Runtime Architectures to support Autonomic Management</w:t>
+                <w:t xml:space="preserve">Dynamic Collection of Data in Complex, Physical Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hamon</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Service Oriented Cyber-Physical Systems in Converging Networked Environments (SOCNE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.19-24</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Emerging Technology and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073945v1</w:t>
+                <w:t xml:space="preserve">hal-01073948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned in Building Pervasive Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Escoffier</w:t>
+                <w:t xml:space="preserve">Maintaining Traceability Links between Design and Runtime Architectures to support Autonomic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gandrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hamon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Annual IEEE Consumer Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Las Vegas, CA, United States. pp.203-208</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Service Oriented Cyber-Physical Systems in Converging Networked Environments (SOCNE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelona, Spain. pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874181v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE SINARI PROJECT: SECURITY ANALYSIS AND RISK ASSESSMENT APPLIED TO THE ELECTRICAL DISTRIBUTION NETWORK</w:t>
               </w:r>
@@ -3898,395 +3898,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fANFARE: Autonomic Framework for Service-based Pervasive Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Maurel</w:t>
+                <w:t xml:space="preserve">Enforcing privacy as access control in a pervasive context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Faravelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Front</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCC 2012 - International Conference on Service Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SCC.2012.7⟩</w:t>
+              <w:t xml:space="preserve">CCNC 2012 - Consumer Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Las Vegas, NV, United States. pp.380-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2012.6181011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693315v1</w:t>
+                <w:t xml:space="preserve">hal-00745705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuring Private Data Management as Access Restrictions: From Design to Enforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Faravelon</w:t>
+                <w:t xml:space="preserve">fANFARE: Autonomic Framework for Service-based Pervasive Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lestideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOC 2012 - International Conference on Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.344-358, </w:t>
+              <w:t xml:space="preserve">SCC 2012 - International Conference on Service Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Honolulu, HI, United States. pp.65-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SCC.2012.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723506v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcing privacy as access control in a pervasive context</w:t>
+                <w:t xml:space="preserve">Configuring Private Data Management as Access Restrictions: From Design to Enforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Faravelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2012 - Consumer Communications and Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Las Vegas, NV, United States. pp.380-384, </w:t>
+              <w:t xml:space="preserve">ICSOC 2012 - International Conference on Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Shanghai, China. pp.344-358, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2012.6181011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34321-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745705v1</w:t>
+                <w:t xml:space="preserve">hal-00723506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Use of Formal Concept Analysis in Service-Oriented Computing</w:t>
               </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lestideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gandrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4841,204 +4841,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparently adding security properties to service orchestration</w:t>
+                <w:t xml:space="preserve">Security Specification at Process Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Advanced Information Networking and Applications - Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Japan. pp.1363-1368</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Conference on Services Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, United States. pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941741v1</w:t>
+                <w:t xml:space="preserve">hal-00941715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Specification at Process Level</w:t>
+                <w:t xml:space="preserve">Transparently adding security properties to service orchestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bottaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Conference on Services Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, United States. pp.165-172</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Advanced Information Networking and Applications - Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Japan. pp.1363-1368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941715v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development tool for service-oriented applications in smart homes</w:t>
               </w:r>
@@ -5391,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mic.2017.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.2.127-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X0FJTG89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarchez J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158940v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158952v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygalinc Colin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073945v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gandrille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_23" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2012.6181011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29892-9_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2010.35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941741v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mic.2017.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.2.127-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X0FJTG89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarchez J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygalinc Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gandrille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2012.6181011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29892-9_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2010.35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>