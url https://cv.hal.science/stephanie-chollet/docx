--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -3203,191 +3203,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptation of Service Bindings based on Formal Concept Analysis</w:t>
+                <w:t xml:space="preserve">Extension of Service-Oriented Component Models for Dynamic Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Autonomic Computing (ICAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, Jul 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Services Computing (SCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Jun 2015, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158952v1</w:t>
+                <w:t xml:space="preserve">hal-01158946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Service-Oriented Component Models for Dynamic Environment</w:t>
+                <w:t xml:space="preserve">Self-Adaptation of Service Bindings based on Formal Concept Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clement Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Services Computing (SCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, Jun 2015, New-York, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th IEEE International Conference on Autonomic Computing (ICAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Jul 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158946v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien de la cohérence entre les architectures pour une gestion autonomique de systèmes pervasifs</w:t>
               </w:r>
@@ -3468,51 +3468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons Learned in Building Pervasive Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3589,51 +3589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5391,51 +5391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mic.2017.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.2.127-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X0FJTG89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarchez J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygalinc Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158952v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158946v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gandrille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2012.6181011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29892-9_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2010.35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Faravelon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787866v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bardin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourcier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Desuert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Coignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Janvier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2021.106956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543562v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bresch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lysecky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LES.2020.2979595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Parissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3398327" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mic.2017.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lestideau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Maurel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.2.127-150" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-X0FJTG89-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM41954.2020.9282075" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2019.00063" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898660v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ben Hadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Eduardo Vega Baez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbert-Gaillard Eva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demarchez J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2017.7917568" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370442v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Aygalinc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Vega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2016.70" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898591v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370467v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gerbert-Gaillard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2016.7457109" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196881v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aygalinc Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Escoffier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gandrille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Decroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Sanchez Torr&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2012.6181011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693315v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2012.7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34321-6_23" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29892-9_11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colomb" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2011.35" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Moreno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SERVICES.2010.35" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790129v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pedraza Ferreira" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941715v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941741v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bottaro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianqi Yu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00544420v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>