--- v0 (2026-05-05)
+++ v1 (2026-05-26)
@@ -201,303 +201,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimigr’ : Dire et exposer l’intimité en migration</w:t>
+                <w:t xml:space="preserve">Do spatial practices legitimize the values promoted by organizations? An ethno-architectural survey of governance and sustainable development in coworking spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audran Aulanier</w:t>
+                <w:t xml:space="preserve">Sabine Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dadour</w:t>
+                <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Duclos-Valois</w:t>
+                <w:t xml:space="preserve">Nathalie Mitev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Fogel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.339-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2023.2272278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944002v1</w:t>
+                <w:t xml:space="preserve">hal-04349345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do spatial practices legitimize the values promoted by organizations? An ethno-architectural survey of governance and sustainable development in coworking spaces</w:t>
+                <w:t xml:space="preserve">Intimigr’ : Dire et exposer l’intimité en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Carton</w:t>
+                <w:t xml:space="preserve">Audran Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Dadour</w:t>
+                <w:t xml:space="preserve">Stéphanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitev</w:t>
+                <w:t xml:space="preserve">Juliette Duclos-Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Perrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérique Fogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Organization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Intimité, au cœur des migrations, 37, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349345v1</w:t>
+                <w:t xml:space="preserve">hal-04944002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville inclusive invitée dans la pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiscopie, revue de la Cité de l’architecture &amp; du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.42-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -535,51 +535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont les femmes architectes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architoo Collectif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -604,64 +604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Coworking space of architects, or the renewal of the architect’s status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9|10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -695,51 +695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture et féminisme : de la théorie critique à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Des féminismes en architecture, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -764,51 +764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relevé pour saisir la fabrique du foyer avec un étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Facto - Institut Convergences Migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les villes accueillantes, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinarity. A Brief History of UP1 (1968-1984)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -915,51 +915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wor(l)ds of criticism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Pratiques plurielles de la recherche, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’invisibilité des réfugiés syriens : le rôle des États en France et au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Kikano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que font les agences à l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1118,81 +1118,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les pratiques des architectes, 3, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581967v1</w:t>
+                <w:t xml:space="preserve">hal-02292532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que font les agences à l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Decommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1200,81 +1200,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re-Vue Malaquais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Les pratiques des architectes, 3, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292532v1</w:t>
+                <w:t xml:space="preserve">hal-03581967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il fera bon y vivre, demain. La notion de décentrement et ses appropriations par Sirine Fattouh, Alexandre Paulikevitch et Randa Mirza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Musee National d'Art Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, hiver 2012-2013 (122), pp.70-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces domestiques à l’ère du cyberspace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26/27, pp.52-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1422,51 +1422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bouysse-Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constellations subjectives : pour une histoire féministe de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Journée-Duez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1625,51 +1625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reterritorialisations de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Fattouh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition comme vecteur de changement de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa-Catherine Szacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1821,51 +1821,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des voix s'élèvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie van Effenterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,51 +1896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liban. 1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École Nationale Supérieure d’Architecture Paris-Malaquais, 1, 2020, 978-2-9549961-2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1971,51 +1971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Housing Project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Caramellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. 2020, 978-9462701823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,51 +2065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening Your Home to The Other: Living with a Stranger, Citizens Hosting Exiles in Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulent Batuman (Editor); Kivanc Kilinc (Editor). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Urban Refugee Space, Agency, and the New Urban Condition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes des pionnières dans un monde masculin: les enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MétisPresses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes de l'enseignement de l'architecture. Élèves, enseignantes et enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2940711338</w:t>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles histoires de l’architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B42. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande révolution domestique : une histoire de l’architecture féministe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782490077960</w:t>
@@ -2297,51 +2297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une histoire de l'enseignement de l'architecture à Grenoble : 1763-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle Le Vot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2379,51 +2379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mille neuf cent quatre-vingt-neuf au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1989, hors-champ de l’architecture officielle : des petits mondes au Grand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture Paris-Malaquais, pp.9-15, 2020, 978-2-9549961-2-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2457,51 +2457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du féminisme aux pensées du décentrage dans le milieu architectural américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions iXe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constellations subjectives. Pour une histoire féministe de l’art.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-1090062511</w:t>
@@ -2543,51 +2543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Tradition and Modernity: Making Housing Women's business. The Flat-Referendum, Salon des Arts Ménagers, Paris, 1959</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Housing Project. Discourses, Ideals, Models and Politics in 20th Century Exhibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leuven University Press, 2020, 9789462701823</w:t>
@@ -2629,51 +2629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Caramellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leuven University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Housing Project. Discourses, ideals, models and politics in 20th century exhibitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-9462701823</w:t>
@@ -2728,51 +2728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l'Université de Saint Etienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ? (X. Guillot, P. Versteegh dirs.) Espace Rural et Projet Spatial volume 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 60-67, 2019, 2862727237</w:t>
@@ -2801,51 +2801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postmodern architects as theorists: the case of the essay collection (1988-1998)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Patteeuw, Léa-Catherine Szacka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediated Messages. Periodicals, Exhibitions and the Shaping of Postmodern Architecture.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une foire qui n’a jamais existé et de sa réception par les habitants. Réflexions sur l’écriture d’une histoire de l’architecture : le cas de la Foire Internationale de Tripoli de Niemeyer, Liban 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inachever la modernité, Suspended Spaces #3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Beaux-Arts, pp.82-91, 2014, 978-2840564560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser le monde. Le projet du Mundaneum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Grenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernités plurielles, 1905-1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Centre Pompidou, p.35-38, 2013, 782844266224</w:t>
@@ -3029,51 +3029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just What Is It that Makes Today's [Urban] Homes So Different, So Appealing? Une étude des représentations des habitations urbaines (Montréal, 2006-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric de Coninck, José-Frédéric Deroubaix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations des horizons urbains, Savoirs, Imaginaires, Usages et Conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'œil d’or, pp.331-340, 2012</w:t>
@@ -3147,51 +3147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Roudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Overney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Dadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">https://architecture-precarites.fr/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3627,51 +3627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2272278" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Architoo Collectif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elsa Labroille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journ&#233;e-Duez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fattouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Catherine Szacka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Caramellino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/U/bo216867630.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Le Vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.dadou.2020.01.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/mediated-messages-9781350046177/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Carton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dadour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2023.2272278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audran Aulanier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dadour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Duclos-Valois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fogel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Architoo Collectif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.5896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581972v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581970v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pommier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292532v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Decommer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bouysse-Mesnage" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elsa Labroille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Macaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602950v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Journ&#233;e-Duez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Fattouh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a-Catherine Szacka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Effenterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Caramellino" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349339v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/distributed/U/bo216867630.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349333v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354483v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349320v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Le Vot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581949v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/acs.dadou.2020.01.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Overney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581986v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211373v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L&#233;onardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dupuis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/mediated-messages-9781350046177/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358507v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Roudil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Biau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Aristide" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Balti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>