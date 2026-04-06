--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -374,1488 +374,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing ocean equity at the nexus of development, climate, and conservation policy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David versus Goliath: Early career researchers in an unethical publishing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Blythe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gill</w:t>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Bennett</w:t>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki A Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02417-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579762v1</w:t>
+                <w:t xml:space="preserve">hal-04502604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David versus Goliath: Early career researchers in an unethical publishing system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+                <w:t xml:space="preserve">Advancing ocean equity at the nexus of development, climate, and conservation policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+                <w:t xml:space="preserve">Jessica Blythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Helmstetter</w:t>
+                <w:t xml:space="preserve">Nathan Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikki A Moore</w:t>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02417-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502604v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Maina</w:t>
+                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894450v1</w:t>
+                <w:t xml:space="preserve">insu-03684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fontoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R. Barneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar J. Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.336-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684631v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmar J. Luiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.336-340. </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (11), pp.1228-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03684630v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Views of management effectiveness in tropical reef fisheries</w:t>
+                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy McClanahan</w:t>
+                <w:t xml:space="preserve">Maria Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Darling</w:t>
+                <w:t xml:space="preserve">Martin Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
+                <w:t xml:space="preserve">Rashid Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peni Lestari</w:t>
+                <w:t xml:space="preserve">Ariane Arias-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Deyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12570⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.1489-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916689v1</w:t>
+                <w:t xml:space="preserve">hal-03916691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Views of management effectiveness in tropical reef fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dahl</w:t>
+                <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Ismail</w:t>
+                <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Arias-Ortiz</w:t>
+                <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Deyanova</w:t>
+                <w:t xml:space="preserve">W. Peni Lestari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (5), pp.1489-1509. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.1085-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916691v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly variable taxa-specific coral bleaching responses to thermal stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy McClanahan</w:t>
+                <w:t xml:space="preserve">Climate‐driven shift in coral morphological structure predicts decline of juvenile reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fontoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily S Darling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Maina</w:t>
+                <w:t xml:space="preserve">Kyle Zawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
+                <w:t xml:space="preserve">Mariana Álvarez-Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
+                <w:t xml:space="preserve">Andrew Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 648, pp.135-151. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.557-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps13402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916710v1</w:t>
+                <w:t xml:space="preserve">hal-03916694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐driven shift in coral morphological structure predicts decline of juvenile reef fishes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Zawada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Álvarez-Noriega</w:t>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Baird</w:t>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14911⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916694v1</w:t>
+                <w:t xml:space="preserve">hal-03090286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the complex roles of markets on coral reefs in northwest Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aliaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily S. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-11595-250323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
+                <w:t xml:space="preserve">Highly variable taxa-specific coral bleaching responses to thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
+                <w:t xml:space="preserve">Emily S Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 648, pp.135-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps13402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090286v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale determinants of social adaptive capacity in small-scale fishing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, pp.56-66. </w:t>
@@ -1893,103 +1893,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large geographic variability in the resistance of corals to thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (12), pp.2229-2247. </w:t>
@@ -2027,90 +2027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a social-ecological systems framework for conservation monitoring: lessons from a multi-country coral reef program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Jupiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2174,90 +2174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature patterns and mechanisms influencing coral bleaching during the 2016 El Niño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim R. McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily S. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.845-851. </w:t>
@@ -2295,90 +2295,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning marine spatial conservation priorities with functional connectivity across maritime jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majambo Gamoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Bosire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2429,90 +2429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity of human impacts mediates coral reef conservation gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2563,64 +2563,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Reefs: Fishing for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.R65-R68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2648,307 +2648,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+                <w:t xml:space="preserve">How accessible are coral reefs to people? A global assessment based on travel time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vigliola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Graham</w:t>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Wantiez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
+                <w:t xml:space="preserve">Camilo Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.351--360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926552v1</w:t>
+                <w:t xml:space="preserve">hal-01925269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How accessible are coral reefs to people? A global assessment based on travel time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
+                <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Velez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cindy Huchery</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilo Mora</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12577⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925269v1</w:t>
+                <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright spots among the world’s coral reefs</w:t>
               </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua E. Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,64 +3081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine reserves lag behind wilderness in the conservation of key functional roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M. Friedlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,51 +3215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Mediated Loss of Phylogenetic and Functional Diversity in Coral Reef Fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3330,307 +3330,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns and predictors of tropical reef fish species richness</w:t>
+                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parravicini</w:t>
+                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kulbicki</w:t>
+                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellwood</w:t>
+                <w:t xml:space="preserve">Valérie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Friedlander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Arias-Gonzalez</w:t>
+                <w:t xml:space="preserve">Jock W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
+              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.213-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916699v1</w:t>
+                <w:t xml:space="preserve">hal-00996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns and predictors of tropical reef fish species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
+                <w:t xml:space="preserve">D. Bellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+                <w:t xml:space="preserve">A. Friedlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jock W. Young</w:t>
+                <w:t xml:space="preserve">J. Arias-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), pp.1254-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00996325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3700,51 +3700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves El Kaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3798,51 +3798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des communautés de poissons coralliens aux pressions humaines et importance des sites références pour l'évaluation des outils de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4038,51 +4038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>