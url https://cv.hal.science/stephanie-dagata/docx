--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,3541 +240,3675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Equity Index</w:t>
+                <w:t xml:space="preserve">Investing smarter and deeper to advance equity in high-stakes coastal locations in the Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David A Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jessica L Blythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie C Ban</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Graham Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 650 (8100), pp.123-128. </w:t>
+              <w:t xml:space="preserve">Communications Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09976-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44458-026-00052-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494389v1</w:t>
+                <w:t xml:space="preserve">hal-05578641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David versus Goliath: Early career researchers in an unethical publishing system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ocean Equity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Blythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Receveur</w:t>
+                <w:t xml:space="preserve">David Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie C Ban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nikki A Moore</w:t>
+                <w:t xml:space="preserve">Graham Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14395⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 650 (8100), pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09976-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502604v1</w:t>
+                <w:t xml:space="preserve">hal-05494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing ocean equity at the nexus of development, climate, and conservation policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Blythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-024-02417-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">David versus Goliath: Early career researchers in an unethical publishing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Helmstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki A Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684631v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (11), pp.1228-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03684630v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Maina</w:t>
+                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03894450v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fontoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R. Barneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Asplund</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diana Deyanova</w:t>
+                <w:t xml:space="preserve">Osmar J. Luiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.336-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916691v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Views of management effectiveness in tropical reef fisheries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Peni Lestari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (5), pp.1085-1104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate‐driven shift in coral morphological structure predicts decline of juvenile reef fishes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fontoura</w:t>
+                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Asplund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Arias-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Zawada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrew Baird</w:t>
+                <w:t xml:space="preserve">Diana Deyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14911⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.1489-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916694v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly variable taxa-specific coral bleaching responses to thermal stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy McClanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily S Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 648, pp.135-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps13402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090286v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the complex roles of markets on coral reefs in northwest Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily S. Darling</w:t>
+                <w:t xml:space="preserve">Climate‐driven shift in coral morphological structure predicts decline of juvenile reef fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fontoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Zawada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Álvarez-Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-11595-250323⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), pp.557-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411039v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly variable taxa-specific coral bleaching responses to thermal stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
+                <w:t xml:space="preserve">Disentangling the complex roles of markets on coral reefs in northwest Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Aliaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily S. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps13402⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-11595-250323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916710v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale determinants of social adaptive capacity in small-scale fishing communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Meeting fisheries, ecosystem function, and biodiversity goals in a human-dominated world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Zamborain-Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Mcclanahan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, pp.56-66. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 368 (6488), pp.307-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aax9412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916693v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large geographic variability in the resistance of corals to thermal stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Multiscale determinants of social adaptive capacity in small-scale fishing communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Tim Mcclanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.2229-2247. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.56-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2020.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916692v1</w:t>
+                <w:t xml:space="preserve">hal-03916693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a social-ecological systems framework for conservation monitoring: lessons from a multi-country coral reef program</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Large geographic variability in the resistance of corals to thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy McClanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Jupiter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tim Mcclanahan</w:t>
+                <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 240, pp.108298. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.2229-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916695v1</w:t>
+                <w:t xml:space="preserve">hal-03916692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature patterns and mechanisms influencing coral bleaching during the 2016 El Niño</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing a social-ecological systems framework for conservation monitoring: lessons from a multi-country coral reef program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim R. McClanahan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+                <w:t xml:space="preserve">Stacy Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0576-8⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.108298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916706v1</w:t>
+                <w:t xml:space="preserve">hal-03916695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning marine spatial conservation priorities with functional connectivity across maritime jurisdictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
+                <w:t xml:space="preserve">Temperature patterns and mechanisms influencing coral bleaching during the 2016 El Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim R. McClanahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily S. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Adams</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jared Bosire</w:t>
+                <w:t xml:space="preserve">Joseph M. Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nyawira Muthiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/csp2.156⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.845-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0576-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916709v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravity of human impacts mediates coral reef conservation gains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aligning marine spatial conservation priorities with functional connectivity across maritime jurisdictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Cinner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Maire</w:t>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Huchery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Graham Graham</w:t>
+                <w:t xml:space="preserve">Jared Bosire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1708001115⟩</w:t>
+              <w:t xml:space="preserve">Conservation Science and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/csp2.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824520v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral Reefs: Fishing for Sustainability</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gravity of human impacts mediates coral reef conservation gains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Huchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (27), pp.E6116-E6125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1708001115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916698v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How accessible are coral reefs to people? A global assessment based on travel time</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coral Reefs: Fishing for Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12577⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.R65-R68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01925269v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright spots among the world’s coral reefs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">How accessible are coral reefs to people? A global assessment based on travel time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tim R. Mcclanahan</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature18607⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.351--360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925512v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine reserves lag behind wilderness in the conservation of key functional roles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+                <w:t xml:space="preserve">Bright spots among the world’s coral reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua E. Cinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Huchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aaron Macneil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan M. Friedlander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+                <w:t xml:space="preserve">Tim R. Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms12000⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 535 (7612), pp.416--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature18607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925268v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Mediated Loss of Phylogenetic and Functional Diversity in Coral Reef Fishes</w:t>
+                <w:t xml:space="preserve">Marine reserves lag behind wilderness in the conservation of key functional roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan M. Friedlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David R. Bellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.01.049⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.12000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916703v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Mediated Loss of Phylogenetic and Functional Diversity in Coral Reef Fishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jock W. Young</w:t>
+                <w:t xml:space="preserve">David R. Bellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996325v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and predictors of tropical reef fish species richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parravicini</w:t>
+                <w:t xml:space="preserve">A. Friedlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arias-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (12), pp.1254-1262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
+                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jock W. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.213-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03916699v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Pomade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vona Méléder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3784,114 +3918,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des communautés de poissons coralliens aux pressions humaines et importance des sites références pour l'évaluation des outils de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03190398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4038,51 +4172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-026-00052-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>