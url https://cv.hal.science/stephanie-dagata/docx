--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -776,658 +776,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Maina</w:t>
+                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03894450v1</w:t>
+                <w:t xml:space="preserve">insu-03684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystems services at risk</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fontoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie D’agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majambo Gamoyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego R. Barneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar J. Luiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-021-01256-7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 375, pp.336-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684631v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting connectivity promotes successful biodiversity and fisheries conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate change reduces the conservation benefits of tropical coastal ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmar J. Luiz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Maina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 375, pp.336-340. </w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (11), pp.1228-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abg4351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2022.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-03684630v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Views of management effectiveness in tropical reef fisheries</w:t>
+                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy McClanahan</w:t>
+                <w:t xml:space="preserve">Maria Asplund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Darling</w:t>
+                <w:t xml:space="preserve">Martin Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gurney</w:t>
+                <w:t xml:space="preserve">Rashid Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Peni Lestari</w:t>
+                <w:t xml:space="preserve">Ariane Arias-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Deyanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12570⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (5), pp.1489-1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916689v1</w:t>
+                <w:t xml:space="preserve">hal-03916691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and fate of blue carbon in a mangrove–seagrass seascape: influence of landscape configuration and land-use change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Views of management effectiveness in tropical reef fisheries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Dahl</w:t>
+                <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Ismail</w:t>
+                <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Arias-Ortiz</w:t>
+                <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Deyanova</w:t>
+                <w:t xml:space="preserve">W. Peni Lestari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (5), pp.1489-1509. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (5), pp.1085-1104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-021-01216-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916691v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly variable taxa-specific coral bleaching responses to thermal stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily S Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,51 +1491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate‐driven shift in coral morphological structure predicts decline of juvenile reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fontoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Zawada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1906,51 +1906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale determinants of social adaptive capacity in small-scale fishing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2027,77 +2027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large geographic variability in the resistance of corals to thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille M. M. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2174,77 +2174,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a social-ecological systems framework for conservation monitoring: lessons from a multi-country coral reef program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gurney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Jupiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangeeta Mangubhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2256,116 +2256,128 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 240, pp.108298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocon.2019.108298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature patterns and mechanisms influencing coral bleaching during the 2016 El Niño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim R. McClanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily S. Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M. Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nyawira Muthiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2374,1541 +2386,1541 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (11), pp.845-851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41558-019-0576-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aligning marine spatial conservation priorities with functional connectivity across maritime jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Maina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majambo Gamoyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared Bosire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Science and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/csp2.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravity of human impacts mediates coral reef conservation gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (27), pp.E6116-E6125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1708001115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral Reefs: Fishing for Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.R65-R68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected high vulnerability of functions in wilderness areas: evidence from coral reef fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriano Parravicini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (1844), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2016.0128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How accessible are coral reefs to people? A global assessment based on travel time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (4), pp.351--360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.12577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright spots among the world’s coral reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua E. Cinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Huchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aaron Macneil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A.J. Graham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim R. Mcclanahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 535 (7612), pp.416--419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature18607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine reserves lag behind wilderness in the conservation of key functional roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M. Friedlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.12000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms12000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Mediated Loss of Phylogenetic and Functional Diversity in Coral Reef Fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie D’agata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Bellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), pp.555-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2014.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns and predictors of tropical reef fish species richness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kulbicki</w:t>
+                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bellwood</w:t>
+                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Andréfouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Friedlander</w:t>
+                <w:t xml:space="preserve">Valérie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Arias-Gonzalez</w:t>
+                <w:t xml:space="preserve">Jock W. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (12), pp.1254-1262. </w:t>
+              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 66, pp.213-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03916699v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coral sea: physical environment, ecosystem status and biodiversity assets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global patterns and predictors of tropical reef fish species richness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela M. Ceccarelli</w:t>
+                <w:t xml:space="preserve">M. Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. D. Mckinnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Andréfouët</w:t>
+                <w:t xml:space="preserve">D. Bellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Allain</w:t>
+                <w:t xml:space="preserve">A. Friedlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jock W. Young</w:t>
+                <w:t xml:space="preserve">J. Arias-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 66, pp.213-90. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (12), pp.1254-1262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-408096-6.00004-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00291.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996325v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vona Méléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3918,114 +3930,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des communautés de poissons coralliens aux pressions humaines et importance des sites références pour l'évaluation des outils de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de Montpellier, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03190398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4172,51 +4184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-026-00052-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512114v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustinato Behivoke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Etienne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roddy M Randriatsara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2025020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578641v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#8217;agata" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Blythe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie C Ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44458-026-00052-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Epstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09976-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579762v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Blythe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bennett" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gurney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02417-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Receveur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie d'Agata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Helmstetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki A Moore" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14395" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684631v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-021-01256-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fontoura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majambo Gamoyo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Barneche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar J. Luiz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abg4351" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Maina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2022.10.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Asplund" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dahl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Ismail" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Arias-Ortiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Deyanova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01216-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy McClanahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Mangubhai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peni Lestari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyawira Muthiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps13402" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Zawada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana &#193;lvarez-Noriega" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Baird" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14911" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03411039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Maire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aliaume" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily S. Darling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11595-250323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Cinner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Zamborain-Mason" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Graham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aaron Macneil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aax9412" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916693v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Mcclanahan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. M. Guillaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Jupiter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2019.108298" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D18D5JD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916706v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. McClanahan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. Maina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0576-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Adams" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Bosire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/csp2.156" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01824520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Huchery" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Graham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1708001115" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916698v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.12.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriano Parravicini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0128" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Velez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Mora" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12577" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CBLCM5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua E. Cinner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A.J. Graham" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R. Mcclanahan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18607" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925268v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Friedlander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916703v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fou&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Bellwood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.01.049" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela M. Ceccarelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Mckinnon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Allain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jock W. Young" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-408096-6.00004-3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parravicini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kulbicki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellwood" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Friedlander" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arias-Gonzalez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00291.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Z169FKX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03190398v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>