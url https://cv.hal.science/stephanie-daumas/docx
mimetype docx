--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -802,295 +802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing KCC2 in mouse dorsal hippocampus compromises spatial and contextual memory</w:t>
+                <w:t xml:space="preserve">A New Player in the Hippocampus: A Review on VGLUT3+ Neurons and Their Role in the Regulation of Hippocampal Activity and Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Simonnet</w:t>
+                <w:t xml:space="preserve">Csilla Lea Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Sinha</w:t>
+                <w:t xml:space="preserve">Adrienn Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goutierre</w:t>
+                <w:t xml:space="preserve">Bibiána Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">Krisztina Bánrévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">Pedro Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01480-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03814206v1</w:t>
+                <w:t xml:space="preserve">hal-03554550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Player in the Hippocampus: A Review on VGLUT3+ Neurons and Their Role in the Regulation of Hippocampal Activity and Behaviour</w:t>
+                <w:t xml:space="preserve">Silencing KCC2 in mouse dorsal hippocampus compromises spatial and contextual memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Lea Fazekas</w:t>
+                <w:t xml:space="preserve">Clémence Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienn Szabó</w:t>
+                <w:t xml:space="preserve">Manisha Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibiána Török</w:t>
+                <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Bánrévi</w:t>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Correia</w:t>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.790. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-022-01480-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554550v1</w:t>
+                <w:t xml:space="preserve">inserm-03814206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t>
               </w:r>
@@ -1464,429 +1464,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSP5-2157 a new inhibitor of vesicular glutamate transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana y Sakae</w:t>
+                <w:t xml:space="preserve">Lauren E Mamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Melissa A Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Poirel</w:t>
+                <w:t xml:space="preserve">Marie Arnulf-Kempcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Myriam Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189355v1</w:t>
+                <w:t xml:space="preserve">hal-03043497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSP5-2157 a new inhibitor of vesicular glutamate transporters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VGLUT3 gates psychomotor effects induced by amphetamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren E Mamer</w:t>
+                <w:t xml:space="preserve">Nina Mansouri-Guilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa A Herman</w:t>
+                <w:t xml:space="preserve">Érika Vigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arnulf-Kempcke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kervern</w:t>
+                <w:t xml:space="preserve">Vincent Vialou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148 (6), pp.779-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043497v1</w:t>
+                <w:t xml:space="preserve">hal-03013502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VGLUT3 gates psychomotor effects induced by amphetamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana y Sakae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Mansouri-Guilani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bernard</w:t>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Érika Vigneault</w:t>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Vialou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 148 (6), pp.779-795. </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.14644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013502v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate decline in select synaptic markers in the prefrontal cortex (BA9) of patients with Alzheimer’s disease at various cognitive stages</w:t>
               </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Davoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,563 +2000,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ramet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (10), pp.883 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510648v1</w:t>
+                <w:t xml:space="preserve">hal-01662388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Daher</w:t>
+                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+                <w:t xml:space="preserve">Johannes Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
+                <w:t xml:space="preserve">Tiphaine Bersot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (10), pp.883 - 897. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4181-4199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662388v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kinase Function of MSK1 Regulates BDNF Signaling to CREB and Basal Synaptic Transmission, But Is Not Required for Hippocampal Long-Term Potentiation or Spatial Memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">Regulation of the Hippocampal Network by VGLUT3-Positive CCK- GABAergic Basket Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Hunter</w:t>
+                <w:t xml:space="preserve">Jill Rocchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajen Mistry</w:t>
+                <w:t xml:space="preserve">Katarzyna Pietrajtis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Morè</w:t>
+                <w:t xml:space="preserve">Johannes-Friedrich Zander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Manseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0212-16.2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351252v1</w:t>
+                <w:t xml:space="preserve">hal-03013507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the Hippocampal Network by VGLUT3-Positive CCK- GABAergic Basket Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jill Rocchetti</w:t>
+                <w:t xml:space="preserve">The Kinase Function of MSK1 Regulates BDNF Signaling to CREB and Basal Synaptic Transmission, But Is Not Required for Hippocampal Long-Term Potentiation or Spatial Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Pietrajtis</w:t>
+                <w:t xml:space="preserve">Christopher Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes-Friedrich Zander</w:t>
+                <w:t xml:space="preserve">Rajen Mistry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Manseau</w:t>
+                <w:t xml:space="preserve">Lorenzo Morè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.140. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (1), pp.ENEURO.0212-16.2017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncel.2017.00140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0212-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013507v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Androgen Receptor Deletion Impairs the Temporal Processing of Objects and Hippocampal CA1-Dependent Mechanisms</w:t>
               </w:r>
@@ -2816,463 +2816,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific role for hippocampal mossy fiber's zinc in rapid storage of emotional memories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allumer la lumière et ré-activer les souvenirs perdus…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lassalle</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.033472.113⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (12), pp.1084-1086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351259v1</w:t>
+                <w:t xml:space="preserve">hal-02351255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of small-azo-dyes as potent Vesicular Glutamate Transporters inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.236-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allumer la lumière et ré-activer les souvenirs perdus…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific role for hippocampal mossy fiber's zinc in rapid storage of emotional memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ceccom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (12), pp.1084-1086. </w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.287-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143012010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/lm.033472.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351255v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential needs of zinc in the CA3 area of dorsal hippocampus for the consolidation of contextual fear and spatial memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ceccom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (7), pp.348-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,103 +3306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Quinoline Dicarboxylic Esters as Biocompatible Fluorescent Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (18), pp.8294-8302. </w:t>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Spain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lifshitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of metabotropic glutamate receptor type 2/3 supports the involvement of the hippocampal mossy fiber pathway on contextual fear memory consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ceccom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,303 +3832,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster forgetting contributes to impaired spatial memory in the PDAPP mouse: Deficit in memory retrieval associated with increased sensitivity to interference?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the genetic background on cognitive performances of TG2576 mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sandin</w:t>
+                <w:t xml:space="preserve">Jean Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chen</w:t>
+                <w:t xml:space="preserve">Helene Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kobayashi</w:t>
+                <w:t xml:space="preserve">Laure Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tulloch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Francés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (9), pp.625-632. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 191 (1), pp.104-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.990208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351279v1</w:t>
+                <w:t xml:space="preserve">hal-00318938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the genetic background on cognitive performances of TG2576 mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Lassalle</w:t>
+                <w:t xml:space="preserve">Faster forgetting contributes to impaired spatial memory in the PDAPP mouse: Deficit in memory retrieval associated with increased sensitivity to interference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Halley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">J. Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Verret</w:t>
+                <w:t xml:space="preserve">K. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Francés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tulloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.03.017⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (9), pp.625-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.990208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00318938v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient activation of the CA3 Kappa opioid system in the dorsal hippocampus modulates complex memory processing in mice.</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bétourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Wolfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,64 +4299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Betourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5), pp.964-972. </w:t>
@@ -4406,77 +4406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding, consolidation, and retrieval of contextual memory: Differential involvement of dorsal CA3 and CA1 hippocampal subregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,51 +4536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of hippocampal CA3 network: effects on episodic-like memory processing in C57BL/6J mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00CA4D8C"/>
+    <w:nsid w:val="713529DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>