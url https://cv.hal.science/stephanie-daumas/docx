--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -802,295 +802,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Player in the Hippocampus: A Review on VGLUT3+ Neurons and Their Role in the Regulation of Hippocampal Activity and Behaviour</w:t>
+                <w:t xml:space="preserve">Silencing KCC2 in mouse dorsal hippocampus compromises spatial and contextual memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Csilla Lea Fazekas</w:t>
+                <w:t xml:space="preserve">Clémence Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienn Szabó</w:t>
+                <w:t xml:space="preserve">Manisha Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibiána Török</w:t>
+                <w:t xml:space="preserve">Marie Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krisztina Bánrévi</w:t>
+                <w:t xml:space="preserve">Imane Moutkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Correia</w:t>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (2), pp.790. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23020790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-022-01480-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554550v1</w:t>
+                <w:t xml:space="preserve">inserm-03814206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing KCC2 in mouse dorsal hippocampus compromises spatial and contextual memory</w:t>
+                <w:t xml:space="preserve">A New Player in the Hippocampus: A Review on VGLUT3+ Neurons and Their Role in the Regulation of Hippocampal Activity and Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Simonnet</w:t>
+                <w:t xml:space="preserve">Csilla Lea Fazekas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manisha Sinha</w:t>
+                <w:t xml:space="preserve">Adrienn Szabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Goutierre</w:t>
+                <w:t xml:space="preserve">Bibiána Török</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Moutkine</w:t>
+                <w:t xml:space="preserve">Krisztina Bánrévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">Pedro Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2), pp.790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01480-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms23020790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03814206v1</w:t>
+                <w:t xml:space="preserve">hal-03554550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscopic distribution of VAChT and VGLUT3 in striatal cholinergic varicosities suggests colocalization and segregation of the two transporters in synaptic vesicles</w:t>
               </w:r>
@@ -1464,161 +1464,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSP5-2157 a new inhibitor of vesicular glutamate transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana y Sakae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kervern</w:t>
+                <w:t xml:space="preserve">Stéphane Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 164, pp.107902. </w:t>
+              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043497v1</w:t>
+                <w:t xml:space="preserve">hal-02189355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VGLUT3 gates psychomotor effects induced by amphetamine</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érika Vigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vialou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 148 (6), pp.779-795. </w:t>
@@ -1732,161 +1732,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of VGLUT3 in laboratory mouse strains: Impact on drug-induced hyperlocomotion and anxiety-related behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LSP5-2157 a new inhibitor of vesicular glutamate transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana y Sakae</w:t>
+                <w:t xml:space="preserve">Lauren E Mamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Melissa A Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Poirel</w:t>
+                <w:t xml:space="preserve">Marie Arnulf-Kempcke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jamain</w:t>
+                <w:t xml:space="preserve">Myriam Kervern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes, Brain and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.e12528. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 164, pp.107902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gbb.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189355v1</w:t>
+                <w:t xml:space="preserve">hal-03043497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate decline in select synaptic markers in the prefrontal cortex (BA9) of patients with Alzheimer’s disease at various cognitive stages</w:t>
               </w:r>
@@ -1911,51 +1911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta Davoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2000,295 +2000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Daher</w:t>
+                <w:t xml:space="preserve">Johannes Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+                <w:t xml:space="preserve">Tiphaine Bersot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4181-4199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662388v1</w:t>
+                <w:t xml:space="preserve">hal-01510648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ramet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (15), pp.4181-4199. </w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (10), pp.883 - 897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01510648v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Hippocampal Network by VGLUT3-Positive CCK- GABAergic Basket Cells</w:t>
               </w:r>
@@ -2421,51 +2421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kinase Function of MSK1 Regulates BDNF Signaling to CREB and Basal Synaptic Transmission, But Is Not Required for Hippocampal Long-Term Potentiation or Spatial Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,463 +2816,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allumer la lumière et ré-activer les souvenirs perdus…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A specific role for hippocampal mossy fiber's zinc in rapid storage of emotional memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ceccom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20143012010⟩</w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.033472.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351255v1</w:t>
+                <w:t xml:space="preserve">hal-02351259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of small-azo-dyes as potent Vesicular Glutamate Transporters inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 78, pp.236-247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.03.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A specific role for hippocampal mossy fiber's zinc in rapid storage of emotional memories</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allumer la lumière et ré-activer les souvenirs perdus…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lassalle</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (5), pp.287-297. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (12), pp.1084-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.033472.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20143012010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351259v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential needs of zinc in the CA3 area of dorsal hippocampus for the consolidation of contextual fear and spatial memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ceccom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bouhsira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (7), pp.348-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,103 +3306,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Quinoline Dicarboxylic Esters as Biocompatible Fluorescent Tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77 (18), pp.8294-8302. </w:t>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aisling Spain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lifshitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,64 +3721,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of metabotropic glutamate receptor type 2/3 supports the involvement of the hippocampal mossy fiber pathway on contextual fear memory consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ceccom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Frances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,303 +3832,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the genetic background on cognitive performances of TG2576 mice.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faster forgetting contributes to impaired spatial memory in the PDAPP mouse: Deficit in memory retrieval associated with increased sensitivity to interference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Lassalle</w:t>
+                <w:t xml:space="preserve">J. Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Halley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
+                <w:t xml:space="preserve">K. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Verret</w:t>
+                <w:t xml:space="preserve">D. Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Francés</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Tulloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 191 (1), pp.104-10. </w:t>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (9), pp.625-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/lm.990208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318938v1</w:t>
+                <w:t xml:space="preserve">hal-02351279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster forgetting contributes to impaired spatial memory in the PDAPP mouse: Deficit in memory retrieval associated with increased sensitivity to interference?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Daumas</w:t>
+                <w:t xml:space="preserve">Effects of the genetic background on cognitive performances of TG2576 mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sandin</w:t>
+                <w:t xml:space="preserve">Helene Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Chen</w:t>
+                <w:t xml:space="preserve">Laure Verret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kobayashi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Francés</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 191 (1), pp.104-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2008.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/lm.990208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351279v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient activation of the CA3 Kappa opioid system in the dorsal hippocampus modulates complex memory processing in mice.</w:t>
               </w:r>
@@ -4140,51 +4140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bétourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Wolfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,64 +4299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Betourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5), pp.964-972. </w:t>
@@ -4406,77 +4406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding, consolidation, and retrieval of contextual memory: Differential involvement of dorsal CA3 and CA1 hippocampal subregions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Francés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4536,51 +4536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of hippocampal CA3 network: effects on episodic-like memory processing in C57BL/6J mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Daumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lassalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="713529DD"/>
+    <w:nsid w:val="CDE9FD2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>