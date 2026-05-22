--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -2000,295 +2000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ramet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (10), pp.883 - 897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510648v1</w:t>
+                <w:t xml:space="preserve">hal-01662388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium Sulfate Prevents Neurochemical and Long-Term Behavioral Consequences of Neonatal Excitotoxic Lesions: Comparison Between Male and Female Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaël Daher</w:t>
+                <w:t xml:space="preserve">Characterization of a Human Point Mutation of VGLUT3 (p.A211V) in the Rodent Brain Suggests a Nonuniform Distribution of the Transporter in Synaptic Vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ramet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Le Dieu-Lugon</w:t>
+                <w:t xml:space="preserve">Johannes Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dourmap</w:t>
+                <w:t xml:space="preserve">Tiphaine Bersot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lecuyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ramet</w:t>
+                <w:t xml:space="preserve">Stéphanie de Gois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (10), pp.883 - 897. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4181-4199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlx073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0282-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662388v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the Hippocampal Network by VGLUT3-Positive CCK- GABAergic Basket Cells</w:t>
               </w:r>
@@ -2978,51 +2978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck-Cyril Favre-Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kim-Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,51 +5386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDE9FD2D"/>
+    <w:nsid w:val="1F66FD32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5617,51 +5617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7048-7617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087803852" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/217272963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359586096" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/DXH-8834-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368150v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge H. Ahmed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kanwisher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04643961v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gangarossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2024.114411" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Favier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martin Garcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Almeida" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Jehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49371-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03969460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Chabbah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eyraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fasano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0304-22.2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03814206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Simonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manisha Sinha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goutierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Moutkine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01480-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Lea Fazekas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienn Szab&#243;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibi&#225;na T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina B&#225;nr&#233;vi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23020790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03797259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cristofari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazarine Desplanque" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison H&#233;bert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2022.991732" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03007881v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Djibo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Daumas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah El Mestikawy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey D. Erickson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-01912-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Erickson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/molpharm.120.000089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02189355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana y Sakae" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ramet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jamain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbb.12528" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013502v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Mansouri-Guilani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Vigneault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vialou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14644" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren E Mamer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa A Herman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnulf-Kempcke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kervern" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107902" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01691708v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Videau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Davoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19154-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662388v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Daher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Le Dieu-Lugon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dourmap" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lecuyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlx073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01510648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zimmermann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bersot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Gois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0282-16.2017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013507v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Rocchetti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pietrajtis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes-Friedrich Zander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Manseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2017.00140" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajen Mistry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Mor&#232;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0212-16.2017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01281996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Billard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Dombret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Albac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Karameh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0148328" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guzman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. F. Prado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Prado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2015.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTWS0SLN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351259v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ceccom" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.033472.113" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351262v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Cyril Favre-Besse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kim-Grellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.03.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW653FGL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351255v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20143012010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouhsira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.029017.112" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351282v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo301652j" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Coltman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisling Spain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanina Tsenkina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Fowler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2010.09.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351271v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lifshitz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2010.1288" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frances" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lassalle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.1418309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351279v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sandin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kobayashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tulloch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.990208" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318938v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lassalle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Verret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Franc&#233;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2008.03.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKT1Q5J1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167915v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;tourn&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Wolfer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Lipp" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nlm.2007.02.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2CKPH04-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351307v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Betourne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marty" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peptides.2005.07.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WBPJ8H9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lassalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.81905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351308v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2004.03484.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BKF1GQTS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972973v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972255v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03972889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Abbondanza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tyshkevich" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jigar Dhabalia Trisha" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radislav Sedl&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972928v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ribeiro Bas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Modrak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Minich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>