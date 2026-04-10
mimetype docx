--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -66,2723 +66,2857 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extracellular matrix remodeling as a unique mechanism of expansion of periprostatic adipose tissue: implication for prostate cancer aggressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumiguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 269 (1), pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/path.70033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel 3D culture model for human primary mammary adipocytes to study their metabolic crosstalk with breast cancer in lean and obese conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.4707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-31673-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte Extracellular Vesicles Decrease p16INK4A in Melanoma: An Additional Link between Obesity and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142 (9), pp.2488-2498.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2022.01.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte extracellular vesicles carry enzymes and fatty acids that stimulate mitochondrial metabolism and remodeling in tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorry Carrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (3), pp.e102525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/embj.2019102525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periprostatic Adipose Tissue Favors Prostate Cancer Cell Invasion in an Obesity-Dependent Manner: Role of Oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Attané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Milhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (3), pp.821-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1541-7786.MCR-18-0748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A protein nanocontainer targeting epithelial cancers: rational engineering, biochemical characterization, drug loading and cell delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladurantie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Coustets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Czaplicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mazères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.3248-3260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr10249j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocytes promote breast cancer resistance to chemotherapy, a process amplified by obesity: role of the major vault protein (MVP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Breast Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13058-018-1088-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte Exosomes Promote Melanoma Aggressiveness through Fatty Acid Oxidation: A Novel Mechanism Linking Obesity and Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Milhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Ducoux-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (14), pp.4051-4057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-16-0651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipocyte-Derived Fibroblasts promote tumor progression and contribute to desmoplastic reaction in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lehuede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Yuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Dirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-13-0530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00852355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adipose tissue and breast epithelial cells: a dangerous dynamic duo in breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lehuédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 324 (2), pp.142-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2012.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00756565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer-associated adipocytes exhibit an activated phenotype and contribute to breast cancer invasion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Dirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Bochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (7), pp.2455-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-10-3323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00819288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRM (SNF2alpha) expression is concomitant to the onset of vasculogenesis in early mouse postimplantation development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul J. P. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Legouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanisms of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 101 (1-2), pp.221-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0925-4773(00)00560-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Adipocyte-Cancer Cell Metabolic Dialogue at the Invasive Front in Breast Cancer: A Multimodal Imaging Approach combining Mass Spectrometry Imaging and Immunofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bernes-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toulouse Onco week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Toulouse, France. 2025</w:t>
+              <w:t xml:space="preserve">Metabolisme et Cancer 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, La grande Motte, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504857v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Adipocyte-Cancer Cell Metabolic Dialogue at the Invasive Front in Breast Cancer: A Multimodal Imaging Approach combining Mass Spectrometry Imaging and Immunofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bernes-Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolisme et Cancer 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, La grande Motte, France. 2025</w:t>
+              <w:t xml:space="preserve">Toulouse Onco week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Toulouse, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504874v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periprostatic adipose tissue: a new source of androgens for castration resistant prostate cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiyue Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roumiguie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd ARTP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic symbiosis between adipocytes and tumor cells: a major role in the aggressiveness of specific metabolic subtypes of triple-negative breast cancers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Attané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Fallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd General EpiLipidNET Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundant periprostatic adipose tissues exhibit extensive extracellular matrix remodeling that explains both their “healthy” expansion and their role in prostate cancer progression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Collagen remodeling leads to inflammation-free expansion of periprostatic adipose tissue and promotes prostate cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Belles</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumiguié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawei Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Péricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone symposium “Adipose Tissue and Metabolic Health”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">18th Cancéropole GSO annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004441v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen remodeling leads to inflammation-free expansion of periprostatic adipose tissue and promotes prostate cancer progression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Abundant periprostatic adipose tissues exhibit extensive extracellular matrix remodeling that explains both their “healthy” expansion and their role in prostate cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roumiguie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Péricart</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Belles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Cancéropole GSO annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Keystone symposium “Adipose Tissue and Metabolic Health”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004771v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un système de culture 3D d’adipocytes mammaires primaires : un modèle innovant pour étudier l’impact de l’obésité sur le pronostic du cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vaysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Fallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème journées de l’AFERO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Gouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological sciences symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770035v1</w:t>
-              </w:r>
-[...1499 lines deleted...]
-                <w:t xml:space="preserve">hal-02671703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2929,51 +3063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504857v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernes-Lasserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchatre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003572v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vaysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fallone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004441v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumigui&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Bu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160616v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Arellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31673-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Carri&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.01.026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019206v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019102525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121906v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Milhas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-18-0748" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391575v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladurantie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coustets" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10249j" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-018-1088-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux-Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bochet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehuede" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauvillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dirat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0530" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00756565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dirat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.05.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFHXZL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3323" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671703v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ott" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00560-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05584380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Est&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toulet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumigui&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Bu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lacombe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/path.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebeaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Attan&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Arellano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31673-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Lazar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Carri&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Esteve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.01.026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019206v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2019102525" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121906v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Laurent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Milhas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1541-7786.MCR-18-0748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391575v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladurantie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Coustets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Maz&#232;res" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr10249j" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vaysse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13058-018-1088-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Ducoux-Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-16-0651" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00852355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bochet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lehuede" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dauvillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan Wang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Dirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-13-0530" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00756565v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Dirat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2012.05.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XFHXZL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00819288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dabek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Daviaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-10-3323" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Ott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4773(00)00560-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernes-Lasserre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Monchatre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyue Jia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Hou&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roumiguie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Fallone" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ricart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Belles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>