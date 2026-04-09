--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -453,295 +453,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717074v1</w:t>
+                <w:t xml:space="preserve">hal-03336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336692v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
               </w:r>
@@ -1391,307 +1391,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Marchi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208629v1</w:t>
+                <w:t xml:space="preserve">hal-01208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208686v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1850,51 +1850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1939,291 +1939,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fatty acid desaturase 3 gene encodes for different FADS3 protein isoforms in mammalian tissues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1194/jlr.M000588⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729632v1</w:t>
+                <w:t xml:space="preserve">hal-02662269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fatty acid desaturase 3 gene encodes for different FADS3 protein isoforms in mammalian tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëla Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 59 (1), pp.165-178. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.472-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M000588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662269v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries et champignons interagissent pour la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Beauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,239 +3259,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Douaire</w:t>
+                <w:t xml:space="preserve">André Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690958v1</w:t>
+                <w:t xml:space="preserve">hal-00894307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216. </w:t>
+              <w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894307v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
               </w:r>
@@ -3503,375 +3512,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894352v1</w:t>
+                <w:t xml:space="preserve">hal-02690958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">André A. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686283v1</w:t>
+                <w:t xml:space="preserve">hal-02690903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André A. Bordas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690903v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engraissement chez le poulet : aspects métaboliques et génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, suppl. 2, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4576,90 +4576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4779,90 +4779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4904,90 +4904,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5029,64 +5029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5305,51 +5305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,247 +5493,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaeumannomyces graminis var. tritici polymorphism and dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+                <w:t xml:space="preserve">The Fads3 gene encodes for three different FADS3 proteins in rodent tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d'Andréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John Innes Center</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">6ème Congrès de Lipidomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349032v1</w:t>
+                <w:t xml:space="preserve">hal-00730094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fads3 gene encodes for three different FADS3 proteins in rodent tissues</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. d'Andréa</w:t>
+                <w:t xml:space="preserve">Gaeumannomyces graminis var. tritici polymorphism and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de Lipidomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">John Innes Center</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730094v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
               </w:r>
@@ -5745,51 +5745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maela Kloareg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6435,77 +6435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la recherche avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6623,269 +6623,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769105v1</w:t>
+                <w:t xml:space="preserve">hal-02768929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768929v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t>
               </w:r>
@@ -6923,51 +6923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,90 +7024,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7158,103 +7158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
@@ -7277,551 +7277,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232457v1</w:t>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348616v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+                <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">Phytobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
@@ -7856,73 +7856,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+                <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
@@ -8309,51 +8309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8402,445 +8402,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347784v1</w:t>
+                <w:t xml:space="preserve">hal-03347741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347741v1</w:t>
+                <w:t xml:space="preserve">hal-03347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347750v1</w:t>
+                <w:t xml:space="preserve">hal-03347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description du système de sécrétion de type VI chez la rhizobactérie Pseudomonas fluorescens Pf29Arp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9443,51 +9443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
@@ -9676,51 +9676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sansom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9801,51 +9801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sansom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9939,51 +9939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Franco-Britannique de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
@@ -10038,265 +10038,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluoresens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combined effects of wheat roots and pathogenic fungus Gaeumannomyces graminis var tritici on Gene Expression of the biocontrol bacterium Pseudomonas fluorescens Pf29Arp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch59⟩</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803301v1</w:t>
+                <w:t xml:space="preserve">hal-02803298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of wheat roots and pathogenic fungus Gaeumannomyces graminis var tritici on Gene Expression of the biocontrol bacterium Pseudomonas fluorescens Pf29Arp</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluoresens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803298v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10372,51 +10372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3C1844A"/>
+    <w:nsid w:val="044DA6C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10603,51 +10603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-4190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-009-0039-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hirschberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stipanuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00691-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C092D424CACC25A925C955582A78F25A8D584DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecureur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00186.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El-Amrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349032v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730094v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803301v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch59" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-4190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-009-0039-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hirschberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stipanuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00691-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C092D424CACC25A925C955582A78F25A8D584DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecureur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00186.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El-Amrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>