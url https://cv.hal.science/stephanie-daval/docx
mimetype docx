--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -151,4054 +151,4188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
+                <w:t xml:space="preserve">Bioinformatic and experimental analyses revealed pathogen-derived pathoPEPs candidates predicted to control plant miRNAs expression and infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+                <w:t xml:space="preserve">Emmanuel Clostres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Penno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak El Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Daburon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.rna.080819.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.080819.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984207v1</w:t>
+                <w:t xml:space="preserve">hal-05586494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omic investigation of low-nitrogen conditional resistance to clubroot reveals Brassica napus genes involved in nitrate assimilation</w:t>
+                <w:t xml:space="preserve">Identification through a transcriptomic approach of candidate genes involved in the adaptation of the cyst nematode Globodera pallida to the potato resistance factor GpaVvrn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Aigu</w:t>
+                <w:t xml:space="preserve">Océane Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Magali Esquibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lariagon</w:t>
+                <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.790563. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.790563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-11332-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531145v1</w:t>
+                <w:t xml:space="preserve">hal-04984207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-omic investigation of low-nitrogen conditional resistance to clubroot reveals Brassica napus genes involved in nitrate assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Aigu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gravot</w:t>
+                <w:t xml:space="preserve">C Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.790563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.790563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336692v1</w:t>
+                <w:t xml:space="preserve">hal-03531145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen Supply and Host-Plant Genotype Modulate the Transcriptomic Profile of Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+                <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+                <w:t xml:space="preserve">Mathilde Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.701067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.701067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717074v1</w:t>
+                <w:t xml:space="preserve">hal-03336692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+                <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+              <w:t xml:space="preserve">Proceedings of The 1st International Electronic Conference on Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/iece-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979591v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">pH effect on strain-specific transcriptomes of the take-all fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624824v2</w:t>
+                <w:t xml:space="preserve">hal-02979591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (5), pp.1648-1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943250v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational analysis of the Plasmodiophora brassicae genome: mitochondrial sequence description and metabolic pathway database design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Ourry</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (6), pp.1629-1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2018.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02094715v1</w:t>
+                <w:t xml:space="preserve">hal-01943250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to pH and ability to modify ambient pH of the take-all fungus Gaeumannomyces graminis var. tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of bacterial and fungal communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppa.12062⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0204195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0204195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208757v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to pH and ability to modify ambient pH of the take-all fungus Gaeumannomyces graminis var. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Boutin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63 (1), pp.117-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppa.12062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208686v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (3), pp.393 - 403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1758-2229.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Strain-specific variation in a soilborne phytopathogenic fungus for the expression of genes involved in pH signal transduction pathway, pathogenesis and saprophytic survival in response to environmental pH changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11557-012-0872-4⟩</w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2013.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208672v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluorescens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Simultaneous monitoring of two fungal genotypes on plant roots by single nucleotide polymorphism quantification with an innovative KASPar quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00715.x⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.657 - 666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-012-0872-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651447v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluorescens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (9), pp.839-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1364-3703.2011.00715.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662269v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fatty acid desaturase 3 gene encodes for different FADS3 protein isoforms in mammalian tissues.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maëla Kloareg</w:t>
+                <w:t xml:space="preserve">Genetic evidence for differentiation of Gaeumannomyces graminis var. tritici into two major groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. d'Andrea</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (3), pp.472-9. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (1), pp.165-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M000588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2009.02158.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729632v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
+                <w:t xml:space="preserve">The fatty acid desaturase 3 gene encodes for different FADS3 protein isoforms in mammalian tissues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Blanchard</w:t>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kloareg</w:t>
+                <w:t xml:space="preserve">Hélène Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Maëla Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 160 (s1), pp.S23. </w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.472-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2009.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M000588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664673v1</w:t>
+                <w:t xml:space="preserve">hal-00729632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several dystrophin-glycoprotein complex members are present in crude surface membranes but they are sodium dodecyl sulphate invisible in KCl-washed microsomes from mdx mouse muscle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (1), pp.134-152. </w:t>
+              <w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (s1), pp.S23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11658-009-0039-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2009.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445287v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactéries et champignons interagissent pour la santé des plantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Several dystrophin-glycoprotein complex members are present in crude surface membranes but they are sodium dodecyl sulphate invisible in KCl-washed microsomes from mdx mouse muscle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Rumeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (1), pp.134-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11658-009-0039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664697v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of recombinant and native rat myristoyl-CoA: protein N-myristoyltransferases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bactéries et champignons interagissent pour la santé des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 284, pp.30-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658311v1</w:t>
+                <w:t xml:space="preserve">hal-02664697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Assaf</w:t>
+                <w:t xml:space="preserve">Identification and characterization of recombinant and native rat myristoyl-CoA: protein N-myristoyltransferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Erwan Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sansom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Leclercq</w:t>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 286 (1/2), pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11010-005-9108-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670700v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myristic acid increases $\Delta$6-desaturase activity in cultured rat hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44 (2), pp.131-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2004020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00900482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sansom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 137, pp.433-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900517v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine cysteine dioxygenase gene: structural organization, tissue-specific expression and promoter identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Although it is rapidly metabolized in cultured rat hepatocytes, lauric acid is used for protein acylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martha Stipanuk</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0378-1119(01)00691-6⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43 (5), pp.419-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2003036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03347650v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Murine cysteine dioxygenase gene: structural organization, tissue-specific expression and promoter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Hirschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+                <w:t xml:space="preserve">Patrick Stover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Stipanuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 277 (1-2), pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0378-1119(01)00691-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894307v1</w:t>
+                <w:t xml:space="preserve">hal-03347650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894352v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Nigen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690958v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic lipogenesis gene expression in two experimental egg-laying lines divergently selected on residual food consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Douaire</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 32 (2), pp.205-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690903v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (5), pp.521-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2000134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686283v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'engraissement chez le poulet : aspects métaboliques et génétiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Messenger RNA levels and transcription rates of hepatic lipogenesis genes in genetically lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 12 (4), pp.257-264</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (4), pp.521-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697188v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-Regulation of P-Glycoprotein Expression in Rat Liver Cells by Acute Doxorubicin Treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L'engraissement chez le poulet : aspects métaboliques et génétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (4), pp.257-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347647v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Up-Regulation of P-Glycoprotein Expression in Rat Liver Cells by Acute Doxorubicin Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Corlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guillouzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 246 (1), pp.186-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1432-1033.1997.t01-1-00186.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, suppl. 2, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4208,269 +4342,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hijacking host microPEP: pathogens modulate the microRNA-microPEP loop to promote infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Clostres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak El-Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbiota influences clubroot disease by modulating Plasmodiophora brassicae and Brassica napus transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette J. Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4480,2527 +4614,2527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, un outil R pour l'analyse de données RNAseq. Illustré par l'étude d'interactions complexes plante - bioagresseurs telluriques – microbiote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire CATI BARIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, A R Package for Easy RNASeq Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECE 2021 - 1st International Electronic Conference on Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/IECE-10646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé des plantes : décryptage d’une partie du dialogue complexe entre la plante, le microbiote et un bioagresseur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire Biogenouest Journée de l'Axe Génomique "Fronts de connaissances sur le microbiote des plantes".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica - Wokshop Clubroot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of nitrogen constraint on quantitative resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clubroot Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Edmonton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels effets la diversité microbienne du sol a-t-elle sur la croissance et la santé des plantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génomique Environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de T6SS sur la compétence rhizosphérique de la souche phytoprotectrice Pseudomonas fluorescens Pf29Arp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ggt genetic diversity and development of detection method to test the competition between strains on wheat roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet bilateral INRA / BBSRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fads3 gene encodes for three different FADS3 proteins in rodent tissues</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gaeumannomyces graminis var. tritici polymorphism and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès de Lipidomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Take-all Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Broom's Barn, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730094v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaeumannomyces graminis var. tritici polymorphism and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Innes Center</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
+                <w:t xml:space="preserve">The Fads3 gene encodes for three different FADS3 proteins in rodent tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d'Andréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th International Conference on Bioscience of Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">6ème Congrès de Lipidomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729200v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence for differentiation of Ggt populations into two major clades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Expression of fatty acid desaturase 3 (FADS3) in rat tissues: From the gene to the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Kloareg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. d'Andrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Rioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Take-all Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">50th International Conference on Bioscience of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349037v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaeumannomyces graminis var. tritici polymorphism and dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Genetic evidence for differentiation of Ggt populations into two major clades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Take-all Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Broom's Barn, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Feb 2009, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349034v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and activity of two recombinant isoforms of rat NMT1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique F. Pédrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Bouriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Congress of International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité de la myristoyl-CoA: protéine N-myristoyltransférase de rat exprimée dans les cellules COS-7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d’Etude et de Recherche sur les Lipides et les Lipoprotéines (GERLI), Diversité moléculaire et physiopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des acides gras saturés sur l’activité et l’expression des D6- et D5-désaturases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Jan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine d'Andrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipogenesis genes and fatness in the chicken.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Pitel</w:t>
+                <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité transcriptionnelle de genes impliqués dans le métabolisme des lipides chez des lignées grasse et maigre de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la recherche avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1999, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768929v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipogenic gene expression in divergently selected egg-laying lines on residual food consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Lipogenesis gene expression in divergently selected lean and fat chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Caffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769105v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoprotein A1 mRNA levels differ in genetically lean and fat chickens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7010,3017 +7144,3017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Tours, France. pp.263, 2018, JOBIM2023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02664763.2018.1454894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AskoR, an R package for easy RNA-Seq data analysis illustrated by the analysis of plant/pathogen/microbiote interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masanelli Sylvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (Jobim)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348609v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil microbial diversity and host plant genotype on the structure and diversity of root microbiota of Brassica napus infected with Plasmodiophora brassicae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348615v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the soil microbiota modulate the interactions between Brassica napus and its bioagressors?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of host plant and pathogen transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348613v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the soil microbiota diversity influence the interactions between Brassica napus and its bioagressors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytobiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The soil microbiota diversity influences clubroot disease by modulation of Brassica napus and Plasmodiophora brassicae transcriptomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Belcour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Phytobiomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la diversité du microbiome du sol sur l'agent pathogène tellurique responsable de la hernie des crucifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Belcour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Belcour</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Linglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation du réseau PhytoMic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des communautés bactériennes et fongiques de la rhizosphère au cours de l’infection de racines de Brassica rapa par le protiste obligatoire, agent de la hernie des crucifères, Plasmodiophora brassicae.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamics of bacterial and fungal rhizosphere communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque de la Société Française de Phytopathologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Pathobiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348604v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of bacterial and fungal rhizosphere communities during the infection of Brassica rapa roots by the protist Plasmodiophora brassicae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dynamique des communautés bactériennes et fongiques de la rhizosphère au cours de l’infection de racines de Brassica rapa par le protiste obligatoire, agent de la hernie des crucifères, Plasmodiophora brassicae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathobiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Maison-Alfort, France</w:t>
+              <w:t xml:space="preserve">9e Colloque de la Société Française de Phytopathologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231661v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of type VI secretion system (T6SS) on rhizosphere competence of a rhizobacterium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME 15th conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversité phénotypique et déterminisme génétique de l'adaptation aux variations de pH dans les populations du champignon tellurique responsable du piétin-échaudage du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">8e colloque national de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347741v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347750v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Méthode innovante de real-time PCR développée à partir du système KASPar : application au suivi simultané de deux génotypes d’un champignon phytopathogène sur racines de blé par quantification de SNP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thématique Expert Génomique Environnementale, Evolution, Diversité et Fonctionnement des Organismes et Ecosystes à l’ère des Nouvelles Technologies de Séquençage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347784v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description du système de sécrétion de type VI chez la rhizobactérie Pseudomonas fluorescens Pf29Arp.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Variabilité phénotypique de sensibilité et d’adaptation aux variations de pH des populations de Gaeumannomyces graminis var. tritici, champignon tellurique parasite des racines du blé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Rencontres Plantes-Bactéries</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347759v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Type VI secretion system of Pseudomonas fluorescens Pf29Arp in biofilm process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchi Muriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime R Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Microbial Ecology.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Description du système de sécrétion de type VI chez la rhizobactérie Pseudomonas fluorescens Pf29Arp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th New Phytologist Symposium Functions and ecology of the plant microbiome.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">10e Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347848v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité du déterminisme génétique de la réponse au pH chez un champignon pathogène du blé, Gaeumannomyces graminis var. tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiple approach at gene, genome and transcriptome levels for deciphering biological mechanisms of soil suppressiveness of a plant root disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarniguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">28th New Phytologist Symposium Functions and ecology of the plant microbiome.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347496v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité phénotypique et déterminisme génétique de l'adaptation aux variations de pH dans les populations du champignon tellurique responsable du piétin-échaudage du blé.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Variabilité du déterminisme génétique de la réponse au pH chez un champignon pathogène du blé, Gaeumannomyces graminis var. tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque national de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347819v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’une bactérie antagoniste sur l’expression in planta de gènes du pouvoir pathogène de Gaeumannomyces graminis var. tritici.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de Phytopathologie - Mycologie de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence de deux groupes de génotypes dans les populations de Gaeumannomyces graminis var tritici, agent du piétin-échaudage du blé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Gazengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipogenic gene expression and genetic association with fatness in broiler chicken lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sansom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Bremen, Germany. pp.Inconnu, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and genetic association of SREBP and lipogenesis genes for effects on fatness in broiler chicken lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Nigen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sansom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetical and nutritional regulation of lipogenesis in chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jp Caffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Douaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque Franco-Britannique de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10030,281 +10164,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of wheat roots and pathogenic fungus Gaeumannomyces graminis var tritici on Gene Expression of the biocontrol bacterium Pseudomonas fluorescens Pf29Arp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guernec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118297674.ch61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biocontrol bacterium Pseudomonas fluoresens Pf29Arp strain affects the pathogenesis-related gene expression of the take-all fungus Gaeumannomyces graminis var. tritici on wheat roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbial Ecology of the Rhizosphere: Volume 1 &amp; 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2013, 978-1-118-29617-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118297674.ch59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId228"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10372,51 +10506,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="044DA6C6"/>
+    <w:nsid w:val="1E849488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10603,51 +10737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-4190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-009-0039-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347650v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hirschberger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stover" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stipanuk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00691-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C092D424CACC25A925C955582A78F25A8D584DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecureur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillouzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00186.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El-Amrani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349047v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729200v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349034v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347759v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-daval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8848-4190" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586494v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clostres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El Amrani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Daburon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080819.125" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lechevalier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-11332-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aigu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lariagon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.790563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Humeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.701067" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/iece-10646" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624824v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Belcour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01943250v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2018.11.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ourry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12062" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208686v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.09.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarniguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-012-0872-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2011.00715.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Sarniguet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2009.02158.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729632v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique F. P&#233;drono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andrea" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M000588" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664673v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kloareg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine d'Andrea" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Rioux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2009.06.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W27BZDGB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rocher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Cherel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Rumeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11658-009-0039-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Beauchamp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11010-005-9108-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42SC802K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bouriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900517v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Legrand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003036" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347650v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hirschberger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Stover" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Stipanuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1119(01)00691-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7C092D424CACC25A925C955582A78F25A8D584DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bordas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000114" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690958v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697188v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Alleman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caffin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lecureur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guillouzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1432-1033.1997.t01-1-00186.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693248v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372377v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak El-Amrani" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette J. Linglin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/IECE-10646" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348628v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349078v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349047v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349034v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730094v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348632v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Catheline" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348639v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravache" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cognard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03348641v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769105v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leduc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768929v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768958v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2018.1454894" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720279v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masanelli Sylvin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348613v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaminade" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Cortesero" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347819v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347741v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347750v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R Herv&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347759v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347802v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Caffin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803298v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch61" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803301v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118297674.ch59" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>