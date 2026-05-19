--- v0 (2026-04-07)
+++ v1 (2026-05-19)
@@ -100,560 +100,560 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Neruda. Résider sur terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Pablo Neruda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l'Amérique latine; avec Patrick Strauman, Waldo Rojas et Jean-Marie Thiédey; https://www.mal217.org/fr/agenda/pablo-neruda_1, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chant général et ses interprétations musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Athènes-Santiago, 1973-2023"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF; https://www.bnf.fr/fr/agenda/athenes-santiago-1973-2023, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traducción de la literatura latinoamericana en Francia : balance y perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Decante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Cartografía de la traducción mundial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cátedra Ramos Sucre, Universdad de Salamanca, Instituto Cervantes, Salamanca; https://cultura.cervantes.es/espanya/es/Nuevascartograf%C3%ADasdelatraducciónmundialenlos30añosdelaCátedraRamosSucredelaUniversidaddeSalamancaSalamanca/162961, Nov 2023, Salamanca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Neruda. Résider sur terre »</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la rencontre de Neruda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PABLO NERUDA : 50 ANS APRÈS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Elsa Triolet-Aragon; avec Erik Orsenna et Olivier Barbarant; https://www.maison-triolet-aragon.com/pablo-neruda-50-ans-après, Sep 2023, Saint-Arnoult-en-Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Résider sur terre : enjeux de traduction pour relire Neruda aujourd’hui »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Chili, 50 ans. Qu’est-ce qui a changé ? 1973-2023 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2; https://nouvelles.univ-rennes2.fr/event/colloque-chili-50-ans-quest-ce-qui-change-1973-2023, Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cantalao : Neruda en textes et en images »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival de cinéma latino-américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, avec Jacques Aubergy et Jean-Marie Thiédey; https://www.festivaldebiarritz.com/village/les-hommages-lemebel-pablo-neruda/, Sep 2023, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire et traduire Neruda aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LALE- PIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris IV; https://crimic-sorbonne.fr/les-axes-du-crimic/litteratures-amerique-latine-espagne-lale/poesies-iberiques-et-d-amerique-latine-pial/#acc-manifestations-pial, Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neruda en texte, en images et en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Decante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Pablo Neruda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Maison de l'Amérique latine; avec Patrick Strauman, Waldo Rojas et Jean-Marie Thiédey; https://www.mal217.org/fr/agenda/pablo-neruda_1, Oct 2023, Paris, France</w:t>
-[...412 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ambassade du Chili; avec Jorge Arriagada, Waldo Rojas et Jean-Marie Thiédey; https://www.lesvraisvoyageurs.com/2023/09/, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1381,165 +1381,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Siete escritoras chilenas : el aporte de MC Geel a la crítica literaria chilena de los 50: un balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autorías femeninas y campos literarios en América Latina y el Caribe: 1850-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Santiago, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduire l'intertextualité : du littéral à la transposition culturelle. Le cas de Osos, de Diego Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Decante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire, lire, penser la littérature aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543823v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01543825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nueva Argirópolis : el susurro de la utopía</w:t>
               </w:r>
@@ -2732,151 +2732,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La fille de l'Espagnole, de Karina Sainz Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Decante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérience cinétiques – Expérience poétiques Du Corps pensant (The Thinking Body) de Mabel Todd au corps comme création. Carlo Locatelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Decante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433158v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04433011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies écrites, de Javier Marías</w:t>
               </w:r>
@@ -4935,51 +4935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443784v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04438862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Camenen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar de La Llosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04432994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Decante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443784v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04438862v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442572v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443709v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443830v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04443816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03595545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543876v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543883v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445251v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04445237v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Coste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Breysse-Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Guerrero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Camenen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvar de La Llosa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427712v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04432994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433011v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433158v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433242v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110707557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04427715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543902v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543917v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543914v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04430343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04433209v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543812v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543792v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01543906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>