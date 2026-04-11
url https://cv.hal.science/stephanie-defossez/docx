--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -363,252 +363,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Leone</w:t>
+                <w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t>
+              <w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607811v1</w:t>
+                <w:t xml:space="preserve">hal-03282045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gherardi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282045v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
               </w:r>
@@ -767,51 +767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,51 +871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au cyclone Irma ! Le rôle des populations dans la gestion de la crise à Saint-Martin (Petites Antilles, îles du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1293,291 +1293,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal flood risk: improving operational response, a case study on the municipality of Leucate, Languedoc, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intégrer une &amp;quot; éthique préventive &amp;quot; dans le processus de relèvement post-catastrophe : résilience, adaptation et &amp;quot; reconstruction préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Durand</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Anselme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Grelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40677-018-0109-1⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5-6, pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929261v1</w:t>
+                <w:t xml:space="preserve">hal-02518278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer une &amp;quot; éthique préventive &amp;quot; dans le processus de relèvement post-catastrophe : résilience, adaptation et &amp;quot; reconstruction préventive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Freddy Vinet</w:t>
+                <w:t xml:space="preserve">Coastal flood risk: improving operational response, a case study on the municipality of Leucate, Languedoc, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grelot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Elineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5-6, pp.11-19. </w:t>
+              <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40677-018-0109-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518278v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique et impacts d’un événement hydrométéorologique : les inondations du 6-7 octobre 2014, Grabels (France méditerranéenne)</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte, produit final ? Exemple de l'évaluation des vulnérabilités à Leucate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "La face cachée des cartes", lab. GRED, Université Paul-Valéry, Montpellier, 18-19 décembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France. pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2571,51 +2571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et fabrique territoriale des risques. Perspectives croisées à partir de trois programmes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vulnérabilité des littoraux méditerranéens face aux changements environnementaux contemporains, At Kerkennah islands (Sfax), Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sfax, Tunisie. 7 p</w:t>
@@ -2925,90 +2925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée et opérationnelle du risque de submersion marine sur une commune littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Goeldner-Gianella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3076,51 +3076,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t>
+                <w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
@@ -3138,97 +3138,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964908v1</w:t>
+                <w:t xml:space="preserve">hal-03137389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An uncommon geomorphological crisis — Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t>
+                <w:t xml:space="preserve">An uncommon geomorphological crisis-Dominica Coastal systems response and adjustments in the Aftermath of Hurricane Maria (September 2017 episode)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
@@ -3246,73 +3246,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137389v1</w:t>
+                <w:t xml:space="preserve">hal-04964908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archipel du Vanuatu Post-cyclone Pam. Identifier les vulnérabilités et les capacités de résilience sociétale et environnementale par un RETEX sur le long terme</w:t>
               </w:r>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3548,51 +3548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,51 +4247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5233,103 +5233,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des RIsques Submersion marine sur des SItes Sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5548,51 +5548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A462DA0"/>
+    <w:nsid w:val="A4B943A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>