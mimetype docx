--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1674,264 +1674,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de production du risque « submersion marine » en zone littorale</w:t>
+                <w:t xml:space="preserve">A comparative analysis of the loss of life during two recent floods in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren Lumbroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Boissier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (issue 3), pp.1179-1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-011-9975-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062380v1</w:t>
+                <w:t xml:space="preserve">hal-03062382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of the loss of life during two recent floods in France</w:t>
+                <w:t xml:space="preserve">Le processus de production du risque « submersion marine » en zone littorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Boissier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 222, pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03062382v1</w:t>
+                <w:t xml:space="preserve">hal-03062380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réglementation vs conscience du risque dans le processus de gestion individuelle du risque inondation</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mortalité comme expression de la vulnérabilité humaine face aux catastrophes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3417,247 +3417,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
+              <w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076561v1</w:t>
+                <w:t xml:space="preserve">hal-03076560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t>
+              <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076560v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3984,51 +3984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les entrailles du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,51 +5548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4B943A1"/>
+    <w:nsid w:val="F0DEDF89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>