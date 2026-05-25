--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -268,654 +268,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t>
+                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204758v1</w:t>
+                <w:t xml:space="preserve">hal-03134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282045v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Dé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mass Emergencies and Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Disaster resilience of traditional societies from Small Island Developing States: The 2015 tropical cyclone Pam in Vanuatu, 38 (3), pp.373-397</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607811v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Volto</w:t>
+                <w:t xml:space="preserve">Drone et cartographie post-désastre : exemples d’applications sur un territoire cycloné (Petites Antilles du Nord, ouragan Irma, septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Stahl</w:t>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Moatty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+                <w:t xml:space="preserve">Thomas Candela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinet Freddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 245-246, pp.163-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-17700952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134983v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volcanic hazards assessment of Oldoinyo Lengai in a data scarcity context (Tanzania)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of populations for coping with an extreme event: Saint-Martin and Saint-Barthélemy in the wake of hurricane Irma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorium: Revista Internacional de Riscos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 28(II), pp.69-81. </w:t>
+              <w:t xml:space="preserve">, 2021, 28(II), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/1647-7723_28-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260682v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face au cyclone Irma ! Le rôle des populations dans la gestion de la crise à Saint-Martin (Petites Antilles, îles du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1053,90 +1053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Péroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Palany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Péroche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1204,64 +1204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Peroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Palany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1299,51 +1299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer une &amp;quot; éthique préventive &amp;quot; dans le processus de relèvement post-catastrophe : résilience, adaptation et &amp;quot; reconstruction préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoenvironmental Disasters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.19. </w:t>
@@ -1911,338 +1911,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réglementation vs conscience du risque dans le processus de gestion individuelle du risque inondation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Anselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8499⟩</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891349v1</w:t>
+                <w:t xml:space="preserve">hal-02916637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maires face aux Plans de Prévention du Risque Inondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">La mortalité comme expression de la vulnérabilité humaine face aux catastrophes naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Denolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.401.0031⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.11074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916637v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mortalité comme expression de la vulnérabilité humaine face aux catastrophes naturelles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réglementation vs conscience du risque dans le processus de gestion individuelle du risque inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (3-4), pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.8499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.11074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03062384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2407,51 +2407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth Symposium Ibero-African-American on Risks : Global Processes and Vulnerabilities, Threats/Risks and Local Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2489,51 +2489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte, produit final ? Exemple de l'évaluation des vulnérabilités à Leucate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "La face cachée des cartes", lab. GRED, Université Paul-Valéry, Montpellier, 18-19 décembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France. pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nicolae Lerma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Vulnérabilité des littoraux méditerranéens face aux changements environnementaux contemporains, At Kerkennah islands (Sfax), Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sfax, Tunisie. 7 p</w:t>
@@ -3121,51 +3121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext international interdisciplinary conference second edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition of the international multidisciplinary conference OCEANEXT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3337,51 +3337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3417,247 +3417,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Tiberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Clutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t>
+              <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076560v1</w:t>
+                <w:t xml:space="preserve">hal-03076561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazard in TAnzanian Rift project : how geodynamical processes can affect an ecosystem in terms of riks, education and population evolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de la géomatique dans l'évaluation des vulnérabilités humaine et matérielle (submersion marine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International conference of the East African Rift, Dar El Salam, 8 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Dar El Salam, Tanzania. s.p., 2018</w:t>
+              <w:t xml:space="preserve">Colloque international : « Territoires, changements globaux et développement durable », IIème symposium international de l'Association des Géographes Tunisiens, Hammamet, 12-17 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hammamet, Tunisie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03076561v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Arroucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,186 +3787,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'expériences post-catastrophes naturelles. (Presses Universitaires de la Méditerranée)</w:t>
+                <w:t xml:space="preserve">Retours d'expériences post-catastrophes naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Géorisques, Frédéric Leone; Freddy Vinet, 978-2-36781-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143539v1</w:t>
+                <w:t xml:space="preserve">hal-03135646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retours d'expériences post-catastrophes naturelles</w:t>
+                <w:t xml:space="preserve">Retours d'expériences post-catastrophes naturelles. (Presses Universitaires de la Méditerranée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03135646v1</w:t>
+                <w:t xml:space="preserve">hal-03143539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3984,51 +3984,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les entrailles du Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,64 +4247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyderic France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boisserie J.-R.; Prat S.; Tiberi C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Rift Africain - à la confluence des temps</w:t>
@@ -4337,51 +4337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volcanisme : bienfait ou malédiction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4600,51 +4600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4712,51 +4712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondations 1 : la connaissance du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inondations 1 : la connaissance du risque. Elsevier/ISTE éditions, Londres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5010,51 +5010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Floods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5111,51 +5111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résiliences post-Pam Vanuatu : suivi du processus de RESILIENCES sociétale et environnementale POST-cyclone PAM et renforcement des capacités de prévention des risques naturels majeurs au Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fonds de coopération économique, sociale et culturelle pour le Pacifique dit « Fonds Pacifique » (FP), IRD, Université Montpellier 3, Université d’Auckland, Croix Rouge française au Vanuatu. 2019, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Elineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil supérieur de la formation et de la recherche stratégiques. 2017, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5548,51 +5548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0DEDF89"/>
+    <w:nsid w:val="5508A9FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-defossez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7397-666X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04648294v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matar Seck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Niang-Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260682v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le D&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607811v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Candela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinet Freddy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-17700952" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282045v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-7723_28-2_4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138216v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143534v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929261v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40677-018-0109-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916636v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16965" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062382v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Lumbroso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boissier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-011-9975-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Q2PWSKR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062380v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Anselle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Denolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.401.0031" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062384v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11074" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891349v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8499" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q3FVBXJD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moscarelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Meschinet de Richemond" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Battut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353629v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01214376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nicolae Lerma" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01255160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137389v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pradel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tiberi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gautier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Baudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clutier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276107v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taillefer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Arroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135646v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tallio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503637v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyderic France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503648v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miangaly Rakoto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/le-grand-rift-africain-la-confluence-des-temps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03292834v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vauthier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meral" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimchhin Sok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03143542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le De" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078330v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542397v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009MON30073" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>