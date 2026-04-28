--- v0 (2026-03-17)
+++ v1 (2026-04-28)
@@ -175,51 +175,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> dans l'Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155) à Aix-en-Provence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsable du projet &amp;quot;Documents de Recherche sur l'Architecture Antique (DoRAA)&amp;quot;</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Conception et réalisation de l'archive numérique (logiciel Omeka-S) avec le service d'exposition des données de l'InIST : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://doraa-iraa.inist.fr/s/doraa/page/home</w:t>
+          <w:t xml:space="preserve">https://doraa-iraa.inist.fr/s/doraa/page/accueil</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Depuis 2024 - Co-responsable de l'axe 1 de l'IRAA</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : &amp;quot;Relevé et représentation de l’Architecture. Des documents d’archives aux modèles 3D&amp;quot; </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://iraa.mmsh.fr/</w:t>
         </w:r>
       </w:hyperlink>
@@ -1814,51 +1814,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2817D765"/>
+    <w:nsid w:val="140ADA22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1962,51 +1962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="754907ED"/>
+    <w:nsid w:val="AFB977D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2196,51 +2196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-delaguette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161147151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doraa-iraa.inist.fr/s/doraa/page/home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iraa.mmsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donarch.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frantiq.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epmp.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/voyage-cartailhac-grece-expo-virtuelle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-delaguette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161147151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doraa-iraa.inist.fr/s/doraa/page/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iraa.mmsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donarch.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frantiq.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epmp.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/voyage-cartailhac-grece-expo-virtuelle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>