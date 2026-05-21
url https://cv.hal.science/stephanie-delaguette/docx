--- v1 (2026-04-28)
+++ v2 (2026-05-21)
@@ -405,1348 +405,1606 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DoRAA &amp;quot;Documents de Recherche sur l'Architecture Antique</w:t>
+                <w:t xml:space="preserve">Glanum à travers les archives photographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café MMSH</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 433, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126841v1</w:t>
-[...357 lines deleted...]
-                <w:t xml:space="preserve">hal-04167927v1</w:t>
+                <w:t xml:space="preserve">hal-05608255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmettre les archives de l’IRAA : la construction d’une plateforme documentaire dédiée à l’architecture antique</w:t>
+                <w:t xml:space="preserve">Le projet DoRAA &amp;quot;Documents de Recherche sur l'Architecture Antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe Colloque International d’Histoire et d’Archéologie. L’archéologie de l’architecture au service des monuments. Connaître – conserver – transmettre</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Café MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l'Homme, Feb 2025, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05126841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des connaissances en architecture antique. Le témoignage des archives de Glanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Archives et images. Actualité de la recherche”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Péré-Noguès; Frédérique Alexandra Gaillard, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage des travaux d'architecture. Session des journées &amp;quot;Archives de l'archéologie à l'étranger&amp;quot; 21-23 mai 2024, EfA, Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études "Archives de l’archéologie française à l’étranger : de l’inaccessibilité des documents à la réutilisation des données", 21-23 mai 2024 – Athènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française d'Athènes; Association des Archivistes Français; Consortium MasaPlus, May 2024, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur l’architecture antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre du réseau des correspondants communication des laboratoires du CNRS en Provence et Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction régionale Provence et Corse du CNRS (DR12), Sep 2023, Marseille (13), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glanum. 60 ans d'archives à l'heure de la Science ouverte : la construction d'une archive numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études "Archives et Images. Regards de chercheur.e.s sur les archives et leur valorisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandra Péré-Noguès; Frédérique Alexandra Gaillard, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04454956v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science ouverte et les technologies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DoRAA, une archive numérique au service de l’architecture antique</w:t>
+                <w:t xml:space="preserve">Transmettre les archives de l’IRAA : la construction d’une plateforme documentaire dédiée à l’architecture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'archéologie de l'architecture au service des monuments. Connaître - Conserver - Transmettre. XIIIe Colloque international d'Histoire et d'Archéologie de Fréjus</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">XIIIe Colloque International d’Histoire et d’Archéologie. L’archéologie de l’architecture au service des monuments. Connaître – conserver – transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fréjus, France. Collection "Bibliothèque d’archéologie méditerranéenne et africaine", 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858093v1</w:t>
+                <w:t xml:space="preserve">hal-04454956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'archivage des travaux d'architecture. Les archives de fouilles à l'étranger conservées par l'IRAA</w:t>
+                <w:t xml:space="preserve">DoRAA, une archive numérique au service de l’architecture antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie de l'architecture au service des monuments. Connaître - Conserver - Transmettre. XIIIe Colloque international d'Histoire et d'Archéologie de Fréjus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fréjus, France. Presses universitaires de Provence, 2026, Bibliothèque d’archéologie méditerranéenne et africaine (BiAMA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856023v1</w:t>
+                <w:t xml:space="preserve">hal-04858093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition “Voyage en archives. La “Croisière des Savants” entre archéologie et Jeux olympiques – Grèce, 1896″</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+                <w:t xml:space="preserve">Archéologie et photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Anastasio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Agnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, janvier/février 2026 (n° 433), 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884716v1</w:t>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01947050v1</w:t>
+                <w:t xml:space="preserve">hal-05542650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan de gestion de données du projet ANR AIDDA - &amp;quot;Entre technique et politique : Amphissa et ses défenses (VIe s. av. J.-C. – XXIe s. ap. J.-C.)&amp;quot; - Version initiale</w:t>
+                <w:t xml:space="preserve">L'archivage des travaux d'architecture. Les archives de fouilles à l'étranger conservées par l'IRAA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05441522v1</w:t>
+                <w:t xml:space="preserve">hal-04856023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La médiation en archéologie</w:t>
+                <w:t xml:space="preserve">Exposition “Voyage en archives. La “Croisière des Savants” entre archéologie et Jeux olympiques – Grèce, 1896″</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Cours</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886314v1</w:t>
+                <w:t xml:space="preserve">hal-04884716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DonArch - Données et archives de l'architecture antique. Un carnet pour les archives de l'Institut de Recherche sur l'Architecture Antique (IRAA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage en Grèce d'Emile Cartailhac (1896). Une exposition virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Péré-Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, https://blogs.univ-tlse2.fr/voyage-cartailhac-grece-expo-virtuelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plan de gestion de données du projet ANR AIDDA - &amp;quot;Entre technique et politique : Amphissa et ses défenses (VIe s. av. J.-C. – XXIe s. ap. J.-C.)&amp;quot; - Version initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kyriakidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zugmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence Nationale de la Recherche). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Cours HAOA0905V "Conservation, restauration, médiation", Université Toulouse Jean Jaurès, France. 2016, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vidéo (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La science ouverte et les technologies numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaguette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1814,51 +2072,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="140ADA22"/>
+    <w:nsid w:val="9363EB9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1962,51 +2220,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFB977D6"/>
+    <w:nsid w:val="079B53B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2196,51 +2454,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-delaguette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161147151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doraa-iraa.inist.fr/s/doraa/page/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iraa.mmsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donarch.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frantiq.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epmp.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/voyage-cartailhac-grece-expo-virtuelle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126841v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858093v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-delaguette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9226-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161147151" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doraa-iraa.inist.fr/s/doraa/page/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iraa.mmsh.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://donarch.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frantiq.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chaat.hypotheses.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://epmp.huma-num.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blogs.univ-tlse2.fr/voyage-cartailhac-grece-expo-virtuelle/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608255v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaguette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126841v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858139v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laroche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906380v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542650v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Anastasio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Agnel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baudoin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856023v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra P&#233;r&#233;-Nogu&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kyriakidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zugmeyer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886314v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>