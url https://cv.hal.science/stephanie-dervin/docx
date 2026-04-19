--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -17,8456 +17,8650 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stéphanie Dervin </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Céramologue spécialiste des périodes médiévales et moderne</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">J'étudie le mobilier céramique issu des opérations archéologiques réalisées en Normandie occidentale pour les périodes allant du haut Moyen Âge jusqu'à la période moderne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thème de recherche :</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Etablissement de typo-chronologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Caractérisation des productions céramologiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Mise en évidence des approvisionnements céramiques</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dynamique des échanges locaux pour la période médiévale</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
+                <w:t xml:space="preserve">Les productions de grès des premiers ateliers en Normandie occidentale (fin XIIIe–XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Bruno Fajal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Agostini; Sandrine Mouny; Vaiana Vincent; Publications de l’Institut de recherches historiques du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 nuances de grès : 600 ans de production en France et en Belgique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, HARTIS–Histoire, Histoire de l'Art, Archéologie, Textes, Images, Sociétés | 74, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dupre</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15jwy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272891v1</w:t>
+                <w:t xml:space="preserve">hal-05572917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pots dans la tombe (IXe-XVIIIe s.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les premières cuisines du château de Caen : une relecture des données anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mesqui; Hervé Mouillebouche; Christian Rémy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuisiner au château : architecture, fonctions et usages de la cuisine castrale : actes du neuvième colloque international du CeCaB, 20 au 22 octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de castellologie de Bourgogne, pp.28-47, 2024, Actes du neuvième colloque international du CeCaB 20 au 22 octobre 2023, 979-10-95034-40-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moult-Chicheboville (Calvados), « Le Relais de Poste », résultats des fouilles de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lepaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées archéologiques de Normandie, 2019 (Caen, 26-27 avril 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PURH, 2024, 9791024018300</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaisselier chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Jeanne; Laurent Paez-Rezende; Julien Deshayes; Bénédicte Guillot; Gaël Léon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéocotentin. Les origines antiques et médiévales du Cotentin. 30 av. J.-C. à 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orep éditions, pp.78-79, 2023, 978-2-8151-0790-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ateliers de production de céramique du Moyen Âge dans le Cotentin : les tessonnières de Lieusaint et de Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Jeanne; Laurent Paez-Rezende; Julien Deshayes; Bénédicte Guillot; Gaël Léon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéocotentin. Les origines antiques et médiévales du Cotentin. 30 av. J.-C. à 1500</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orep éditions, pp.81, 2023, 978-2-8151-0790-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aires d'approvisionnement en céramique en Basse-Normandie de la fin du XIIe siècle à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'objet au Moyen Âge et à l'époque moderne : fabriquer, échanger, consommer et recycler - Actes du XIe Congrès international de la Société d'archéologie médiévale, moderne et contemporaine, Bayeux, 28-30 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-166, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter et exploiter une ferme dans le Bocage virois : la ferme de la Ruaudière à Neuville (XVe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufour, Jean-Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie de la maison vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-232, 2020, Archéologie Moderne et Contemporaine, 7, 978-2-35518-102-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céramiques en contexte funéraire en Basse-Normandie entre production et usage (XIIIe-début du XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des pots dans la tombe (IXe au XVIIIe siècle). Regards croisés sur une pratique funéraire en Europe de l’Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen - Brepols, pp.231-245, 2017, Collection des Publications du CRAHM, Série antique et médiévale, 978-2-84133-851-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715617v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forges médiévales et écurie de la Renaissance au château de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-84133-740-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilier céramique découvert lors de fouilles récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le château de Caen : mille ans d'une forteresse dans la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JORT (Calvados), « Le Bourg, RD148a, B693 ». Au cœur d’un village : de l’Âge du Fer au XXe siècle au bord de la Dives. Rapport final d’opération de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, juillet 2025, 520 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cotté</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliers-Grentheville, Calvados (14). Parc Éole, tranche 2. En plaine de Caen, du bronze ancien à la Bataille de Normandie. Rapport de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, avril 2024, 666 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une batterie antiaérienne allemande chargée de la défense de l'aérodrome de Carpiquet 1940-1945 - zone 2, Les Forques, Le Buisson, Bretteville-sur-Odon, (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2024, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tronquay Lieu dit &amp;quot;La Tuilerie&amp;quot;, Route de Bayeux-Saint-Lô, Le Pré de la Tuilerie (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une villa romaine et un habitat du haut Moyen Âge dans le bocage virois. Volume 3 : un habitat rural groupé du haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Warmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verson (14), Place de l'Eglise, rue d'Eterville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route de Littry&amp;quot;, Bayeux (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gallouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Lautridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclos palissadé du premier âge du Fer, approche du domaine agricole de la villa des Emalés, habitat mérovingien et vertiges de la seconde guerre mondiale. Frénouville, Le Poirier, Les Evignettes 3 (zone 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Palais Fontette, Le rempart et le fossé nord de Bourg-le-Roi (XIVe-XVIIIe s.) et une occupation domestique du XIVe s., rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentan, Place du Docteur Couinaud. Aménagement urbain du sectuer Mairie et Pôle de Santé Libéral et Ambulatoire. Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Tramway ligne 1, station Quatrans - rue de Geôle - l'habitat urbain au pied du château (XIIe-XXe s.) , Rapport de fouille préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régionale de l'archéologie de Normandie. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477885v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Caen (14), Tramway ligne 1, station Quatrans - rue de Geôle - l'habitat urbain au pied du château (XIIe-XXe s.) , Rapport de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régionale de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477797v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+                <w:t xml:space="preserve">Bruno Fajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216859v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223401v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Béguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation, restructuration et effacement des réseaux du Mont-Saint-Michel, (Manche) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langrune-sur-Mer “Rue des chasses - AD 154p” Calvados, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vieux Palais du château de Caen. État des connaissances, 1961-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur d'un village de la Campagne de Caen, du haut Moyen Age au XXe siècle : Rue du village, Eterville (Calvados), rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Villaregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436909v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">68 rue Basse, 1, 3, 7 rue Varignon et 5 impasse Varignon, Caen (Calvados), rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435910v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manoir du Prétot XVIII-XIXe siècle, Canapville (Calvados), rapport de diagnostic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436856v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Manoir du Prétot XVIII-XIXe siècle, Canapville (Calvados), rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436238v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur d'un village : de l’âge du Fer au Moyen âge au bord de la Dives, Rue Paul Duhomme 2, Jort (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Château, Place du château, Valognes, (Manche) : Aménagement nord de la place, projet &amp;quot;Cœur de ville - phase 2&amp;quot; : rapport de fouille</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Au cœur d'un village : vestiges de l'Antiquité à 1944 au bord de la Dives. Jort (Calvados), “Le Moulin fouleux”, B696</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lehugeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436582v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur d'un village : vestiges de l'Antiquité à 1944 au bord de la Dives. Jort (Calvados), “Le Moulin fouleux”, B696</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Château, Place du château, Valognes, (Manche) : Aménagement nord de la place, projet &amp;quot;Cœur de ville - phase 2&amp;quot; : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436836v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénouville, ZAC Le Fond du Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cour palatiale, la prison et de nouveaux édifices au château de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôtel Turgis. Etude d'une maison bombardée en 1944 à Falaise, place de Guillaume le Conquérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2016, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau des XIIIe-XVe s. aux portes du pays d'Auge, Le Val des Cigognes, Moult (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : la matière première et la production des céramiques en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Birée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, pp.12-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice de la fin du XIIe siècle, le château, Caen (Calvados) : Campagne 2011-2014 rapport intermédiaire 2013 : rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jort, Le Moulin-Fouleux-Section B, parcelle n° 688, (Calvados) : Une halte routière antique au passage de la Dives à Jort ? Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecouché (Orne), « Ferme Méheudin » : enceinte fortifiée et habitat du Xe au XVIIIe s. dans la campagne d'Argentan : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépulture de l'âge du Bronze et établissements enclos ruraux des périodes gauloise et gallo-romaine, Sarceaux, (Orne) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Heppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rue de la Mercerie », parcelles AZ 46 et 127, Vire (Calvados) : Habiter et exploiter le Bocage virois au Moyen-Âge et à l'époque Moderne : le parcellaire médiéval et la ferme de la Ruaudière à Neuville (XIIe-XIXe s.) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buisson Eva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Contest, Espace d'Entreprises II : enclos laténo-augustéen, carrières antiques et hameau médiéval au Clos de Bitot, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Legaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cavanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Hérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du Marché et Cimetière Saint-Sauveur XIIIe-XVIIe siècles, Caen, (Calvados), Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, DRAC-SRA Basse-Normandie. 2011, 122 p., 149 fig. et 7 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les premières cuisines du château de Caen : une relecture des données anciennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04934384v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moult-Chicheboville (Calvados), « Le Relais de Poste », résultats des fouilles de 2017</w:t>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+                <w:t xml:space="preserve">Des pots dans la tombe (IXe-XVIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...593 lines deleted...]
-                <w:t xml:space="preserve">hal-02436478v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hincker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Caen, Collection des Publications du CRAHM, Série antique et médiévale 523 p., 2017, 978-2-84133-851-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions de grès des ateliers médiévaux et du début de la période moderne normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude sur la production des céramiques en grès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Agostini, Direction de l'archéologie du Pas-de-Calais; Sandrine Mouny, Université de Picardie; Vaiana Vincent, Inrap, CRAHAM; Jean-Michel Willot, Direction de l'archéologie du Pas-de-Calais, Jun 2024, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production de grès contemporain en Normandie d'après les rejets du Tronquay. Méthodologie de prélèvement et essai d'interprétation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne (ICERAMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques à décor monétiforme en Normandie occidentale aux XIIIe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du réseau ICERAMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03443069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of Medieval and Post-Medieval Ceramics in Normandy, Recent Archaeological Research in the Channel Islands and nearby France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Jersiaise Archaeology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Hélier, Jersey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production céramique en Normandie occidentale : une terra incognita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAR West, La Normandie antique et les marges nord-ouest de l’empire romain (Ier s. avant J .C. / Vie s. après J.C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02139423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et état de la recherche du PCR : typochronologie de la céramique médiévale et moderne en Normandie du Xe au XVIe siècle, production et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires d’approvisionnement céramique au regard de quelques sites d’utilisation bas-normands de la fin du XIIe siècle au milieu du XIVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet au Moyen Âge et à l’époque moderne : fabriquer, échanger, consommer et recycler - XIe congrès international de la Société d'archéologie médiévale, moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayeux, France. pp.153-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02139321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale et moderne en Normandie du Xe au XVIe siècle. Production, diffusion : état d'avancement des recherches »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, Namur (Belgique), les 13, 14 et 15 novembre 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pots dans la tombe en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Des pots dans la tombe (IXe-XVIIIe siècle) : Regards croisés sur une pratique funéraire en Europe de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques des dépotoirs du site de Montoir-Poissonnerie (Caen, Calvados) : Puits (XVe, début XVIe siècle) et latrines (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dufournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. † Louis-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propo[t]s de l'usage, de la production et de la circulation des terres cuites dans l'Europe du Nord-Ouest (XIVe-XVIe siècle), Table ronde internationale organisée par le centre Michel de Boüard, Université de Caen Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Caen, France. p. 245-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production au geste funéraire : le dépôt de vases dans des tombes en Basse-Normandie (XIIIe-XVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fichet de Clairfontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée du 12 mars 2010, Des pots dans la tombe, chronologie, usage et fonction des vases déposés dans les tombes à la fin du Moyen Âge, Université de Caen Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Identification des groupes techniques à partir d'exemples du XVe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du réseau d'information sur la céramique médiévale et moderne (ICERAMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8476,392 +8670,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourner autour du pot. Les ateliers de potiers médiévaux de Ve au XIIIe siècle dans l’espace européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.378-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai d'interprétation fonctionnelle des entités spatiales structurées du village de Courtisigny (XIIIe-XVe siècles). Pistes sur une réflexion en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32, pp.385-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.4538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement en céramiques d'un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, n° 1-2, p. 165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approvisionnement en céramiques d’un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.165-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/pica.2013.3593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8871,950 +9065,1053 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo chronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, p. 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale dans l’espace bas-normand du Xe au XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 42-44</w:t>
+              <w:t xml:space="preserve">2013, p. 109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934195v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 109-126</w:t>
+              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934193v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
+              <w:t xml:space="preserve">2013, p. 42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934191v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, p. 273-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo chronologie de la céramique médiévale dans l’espace bas-normand du Xe-XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Debaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 115 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Ravoir F. et Dietrich A. (dir.), « La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle », Actes du Colloque de Sens du 8 au 10 janvier 2004, Caen, Publication du CRAHM, 2009, 453 p., Histoire et Sociétés Rurales, n° 31, 2009/1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, p. 241-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche : &amp;quot; Typo chronologie de la céramique médiévale dans l'espace bas-normand du Xe-XVIe siècle. Production, diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 180 p.+ 1 Cdrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche : &amp;quot; Typo chronologie de la céramique médiévale dans l'espace bas-normand du Xe-XVIe siècle. Production, diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, 167 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typochronologie de la céramique bas-normande de la fin du XIIe siècle au milieu du XIVe siècle. Étude des lots des châteaux de Caen, Falaise et de l’hôpital de Sées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Université de Rouen Normandie, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05584965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId209"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9880,51 +10177,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="95EC7265"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -9961,51 +10410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05584965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>