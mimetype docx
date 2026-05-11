--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -1748,317 +1748,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa romaine et un habitat du haut Moyen Âge dans le bocage virois. Volume 3 : un habitat rural groupé du haut Moyen Âge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verson (14), Place de l'Eglise, rue d'Eterville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040732v1</w:t>
+                <w:t xml:space="preserve">hal-04040784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verson (14), Place de l'Eglise, rue d'Eterville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Route de Littry&amp;quot;, Bayeux (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040784v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route de Littry&amp;quot;, Bayeux (Calvados)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+                <w:t xml:space="preserve">Une villa romaine et un habitat du haut Moyen Âge dans le bocage virois. Volume 3 : un habitat rural groupé du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Giazzon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Gallouin</w:t>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Lautridou</w:t>
+                <w:t xml:space="preserve">Nicolas Warmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04040768v1</w:t>
+                <w:t xml:space="preserve">hal-04040732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclos palissadé du premier âge du Fer, approche du domaine agricole de la villa des Emalés, habitat mérovingien et vertiges de la seconde guerre mondiale. Frénouville, Le Poirier, Les Evignettes 3 (zone 1)</w:t>
               </w:r>
@@ -2580,721 +2580,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valais</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869566v1</w:t>
+                <w:t xml:space="preserve">hal-03223401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
+                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03223401v1</w:t>
+                <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gael Léon</w:t>
+                <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
+                <w:t xml:space="preserve">Irène Béguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216859v1</w:t>
+                <w:t xml:space="preserve">hal-03242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Barme</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03242221v1</w:t>
+                <w:t xml:space="preserve">hal-03188587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">Rénovation, restructuration et effacement des réseaux du Mont-Saint-Michel, (Manche) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020, pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mougne</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03188587v1</w:t>
+                <w:t xml:space="preserve">hal-03216854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation, restructuration et effacement des réseaux du Mont-Saint-Michel, (Manche) : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elen Esnault</w:t>
+                <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-André Besombes</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020, pp.290</w:t>
+                <w:t xml:space="preserve">Alain Valais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216854v1</w:t>
+                <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langrune-sur-Mer “Rue des chasses - AD 154p” Calvados, rapport de fouille</w:t>
               </w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3518,438 +3518,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur d'un village de la Campagne de Caen, du haut Moyen Age au XXe siècle : Rue du village, Eterville (Calvados), rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Chanson</w:t>
+                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436869v1</w:t>
+                <w:t xml:space="preserve">hal-02435910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+                <w:t xml:space="preserve">68 rue Basse, 1, 3, 7 rue Varignon et 5 impasse Varignon, Caen (Calvados), rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
+                <w:t xml:space="preserve">Emmanuel Guesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435910v1</w:t>
+                <w:t xml:space="preserve">hal-02436887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68 rue Basse, 1, 3, 7 rue Varignon et 5 impasse Varignon, Caen (Calvados), rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436887v1</w:t>
+                <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Duriez</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436909v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
               </w:r>
@@ -4008,1157 +4012,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Le Maho</w:t>
+                <w:t xml:space="preserve">Nicolas Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436243v1</w:t>
+                <w:t xml:space="preserve">hal-02436881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
+                <w:t xml:space="preserve">Au cœur d'un village de la Campagne de Caen, du haut Moyen Age au XXe siècle : Rue du village, Eterville (Calvados), rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Villaregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clement</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02436881v1</w:t>
+                <w:t xml:space="preserve">hal-02436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Au coeur d'un village : de l’âge du Fer au Moyen âge au bord de la Dives, Rue Paul Duhomme 2, Jort (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Petit</w:t>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436846v1</w:t>
+                <w:t xml:space="preserve">hal-02436862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Au cœur d'un village : vestiges de l'Antiquité à 1944 au bord de la Dives. Jort (Calvados), “Le Moulin fouleux”, B696</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+                <w:t xml:space="preserve">Valentin Lehugeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436238v1</w:t>
+                <w:t xml:space="preserve">hal-02436836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manoir du Prétot XVIII-XIXe siècle, Canapville (Calvados), rapport de diagnostic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+                <w:t xml:space="preserve">Le Château, Place du château, Valognes, (Manche) : Aménagement nord de la place, projet &amp;quot;Cœur de ville - phase 2&amp;quot; : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bemili</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02436856v1</w:t>
+                <w:t xml:space="preserve">hal-02436582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au coeur d'un village : de l’âge du Fer au Moyen âge au bord de la Dives, Rue Paul Duhomme 2, Jort (Calvados)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Maux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Even</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02436862v1</w:t>
+                <w:t xml:space="preserve">hal-02435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur d'un village : vestiges de l'Antiquité à 1944 au bord de la Dives. Jort (Calvados), “Le Moulin fouleux”, B696</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bénouville, ZAC Le Fond du Pré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Labbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436836v1</w:t>
+                <w:t xml:space="preserve">hal-05069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Château, Place du château, Valognes, (Manche) : Aménagement nord de la place, projet &amp;quot;Cœur de ville - phase 2&amp;quot; : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+                <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436582v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bonhomme</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02435908v1</w:t>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénouville, ZAC Le Fond du Pré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Manoir du Prétot XVIII-XIXe siècle, Canapville (Calvados), rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2017</w:t>
+                <w:t xml:space="preserve">Céline Bemili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069546v1</w:t>
+                <w:t xml:space="preserve">hal-02436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cour palatiale, la prison et de nouveaux édifices au château de Caen</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5249,64 +5249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5519,51 +5519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godard Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,77 +5707,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5964,51 +5964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6024,254 +6024,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jort, Le Moulin-Fouleux-Section B, parcelle n° 688, (Calvados) : Une halte routière antique au passage de la Dives à Jort ? Rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Chanson</w:t>
+                <w:t xml:space="preserve">Ecouché (Orne), « Ferme Méheudin » : enceinte fortifiée et habitat du Xe au XVIIIe s. dans la campagne d'Argentan : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Corde</w:t>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436519v1</w:t>
+                <w:t xml:space="preserve">hal-02436566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouché (Orne), « Ferme Méheudin » : enceinte fortifiée et habitat du Xe au XVIIIe s. dans la campagne d'Argentan : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">Jort, Le Moulin-Fouleux-Section B, parcelle n° 688, (Calvados) : Une halte routière antique au passage de la Dives à Jort ? Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cambou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cardon</w:t>
+                <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436566v1</w:t>
+                <w:t xml:space="preserve">hal-02436519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépulture de l'âge du Bronze et établissements enclos ruraux des périodes gauloise et gallo-romaine, Sarceaux, (Orne) : rapport de fouille</w:t>
               </w:r>
@@ -6465,633 +6465,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rue de la Mercerie », parcelles AZ 46 et 127, Vire (Calvados) : Habiter et exploiter le Bocage virois au Moyen-Âge et à l'époque Moderne : le parcellaire médiéval et la ferme de la Ruaudière à Neuville (XIIe-XIXe s.) : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buisson Eva</w:t>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gael Léon</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436503v1</w:t>
+                <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Contest, Espace d'Entreprises II : enclos laténo-augustéen, carrières antiques et hameau médiéval au Clos de Bitot, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-02139484v1</w:t>
+                <w:t xml:space="preserve">hal-02436983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Contest, Espace d'Entreprises II : enclos laténo-augustéen, carrières antiques et hameau médiéval au Clos de Bitot, rapport de fouille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Place du Marché et Cimetière Saint-Sauveur XIIIe-XVIIe siècles, Caen, (Calvados), Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminte Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Barme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Legaillard</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02436983v1</w:t>
+                <w:t xml:space="preserve">hal-02436495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place du Marché et Cimetière Saint-Sauveur XIIIe-XVIIe siècles, Caen, (Calvados), Rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+                <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminte Thomann</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maude Barme</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436495v1</w:t>
+                <w:t xml:space="preserve">hal-02436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+                <w:t xml:space="preserve">« Rue de la Mercerie », parcelles AZ 46 et 127, Vire (Calvados) : Habiter et exploiter le Bocage virois au Moyen-Âge et à l'époque Moderne : le parcellaire médiéval et la ferme de la Ruaudière à Neuville (XIIe-XIXe s.) : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Auxiette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Giazzon</w:t>
+                <w:t xml:space="preserve">Sébastien Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436515v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
               </w:r>
@@ -7103,51 +7103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7283,51 +7283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -7659,77 +7659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques à décor monétiforme en Normandie occidentale aux XIIIe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7987,51 +7987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et état de la recherche du PCR : typochronologie de la céramique médiévale et moderne en Normandie du Xe au XVIe siècle, production et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, Namur (Belgique), les 13, 14 et 15 novembre 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8842,226 +8842,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en céramiques d'un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approvisionnement en céramiques d’un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 1-2, p. 165-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 1-2, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2013.3593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926245v1</w:t>
+                <w:t xml:space="preserve">hal-02437077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en céramiques d’un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement en céramiques d'un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1-2, pp.165-178. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, n° 1-2, p. 165-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/pica.2013.3593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437077v1</w:t>
+                <w:t xml:space="preserve">hal-00926245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9105,51 +9105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, p. 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,90 +9180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale dans l’espace bas-normand du Xe au XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9279,376 +9279,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2013, 90 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, p. 109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121795v1</w:t>
+                <w:t xml:space="preserve">hal-00934193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
+                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 109-126</w:t>
+              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934193v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
+              <w:t xml:space="preserve">2013, p. 42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934191v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 42-44</w:t>
+              <w:t xml:space="preserve">2013, p. 273-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934195v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, p. 273-341</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, 90 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934184v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo chronologie de la céramique médiévale dans l’espace bas-normand du Xe-XVIe siècle. Production, diffusion »</w:t>
               </w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9742,177 +9742,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de Ravoir F. et Dietrich A. (dir.), « La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle », Actes du Colloque de Sens du 8 au 10 janvier 2004, Caen, Publication du CRAHM, 2009, 453 p., Histoire et Sociétés Rurales, n° 31, 2009/1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet collectif de recherche : &amp;quot; Typo chronologie de la céramique médiévale dans l'espace bas-normand du Xe-XVIe siècle. Production, diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, p. 241-243</w:t>
+              <w:t xml:space="preserve">2009, 180 p.+ 1 Cdrom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468264v1</w:t>
+                <w:t xml:space="preserve">hal-00651302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : &amp;quot; Typo chronologie de la céramique médiévale dans l'espace bas-normand du Xe-XVIe siècle. Production, diffusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de Ravoir F. et Dietrich A. (dir.), « La cuisine et la table dans la France de la fin du Moyen Âge. Contenus et contenants du XIVe au XVIe siècle », Actes du Colloque de Sens du 8 au 10 janvier 2004, Caen, Publication du CRAHM, 2009, 453 p., Histoire et Sociétés Rurales, n° 31, 2009/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009, 180 p.+ 1 Cdrom</w:t>
+              <w:t xml:space="preserve">2009, p. 241-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651302v1</w:t>
+                <w:t xml:space="preserve">hal-00468264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche : &amp;quot; Typo chronologie de la céramique médiévale dans l'espace bas-normand du Xe-XVIe siècle. Production, diffusion</w:t>
               </w:r>
@@ -10179,51 +10179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95EC7265"/>
+    <w:nsid w:val="733037E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10410,51 +10410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05584965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05584965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>