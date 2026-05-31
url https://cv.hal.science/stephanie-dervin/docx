--- v2 (2026-05-11)
+++ v3 (2026-05-31)
@@ -505,423 +505,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaisselier chronologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ateliers de production de céramique du Moyen Âge dans le Cotentin : les tessonnières de Lieusaint et de Valognes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Jeanne; Laurent Paez-Rezende; Julien Deshayes; Bénédicte Guillot; Gaël Léon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéocotentin. Les origines antiques et médiévales du Cotentin. 30 av. J.-C. à 1500</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Orep éditions, pp.78-79, 2023, 978-2-8151-0790-7</w:t>
+              <w:t xml:space="preserve">, Orep éditions, pp.81, 2023, 978-2-8151-0790-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04415646v1</w:t>
+                <w:t xml:space="preserve">hal-04415649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de production de céramique du Moyen Âge dans le Cotentin : les tessonnières de Lieusaint et de Valognes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaisselier chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Jeanne; Laurent Paez-Rezende; Julien Deshayes; Bénédicte Guillot; Gaël Léon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéocotentin. Les origines antiques et médiévales du Cotentin. 30 av. J.-C. à 1500</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Orep éditions, pp.81, 2023, 978-2-8151-0790-7</w:t>
+              <w:t xml:space="preserve">, Orep éditions, pp.78-79, 2023, 978-2-8151-0790-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04415649v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aires d'approvisionnement en céramique en Basse-Normandie de la fin du XIIe siècle à la fin du Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habiter et exploiter une ferme dans le Bocage virois : la ferme de la Ruaudière à Neuville (XVe-XIXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dufour, Jean-Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet au Moyen Âge et à l'époque moderne : fabriquer, échanger, consommer et recycler - Actes du XIe Congrès international de la Société d'archéologie médiévale, moderne et contemporaine, Bayeux, 28-30 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-166, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+              <w:t xml:space="preserve">Archéologie de la maison vernaculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-232, 2020, Archéologie Moderne et Contemporaine, 7, 978-2-35518-102-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502198v1</w:t>
+                <w:t xml:space="preserve">hal-02777668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter et exploiter une ferme dans le Bocage virois : la ferme de la Ruaudière à Neuville (XVe-XIXe s.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les aires d'approvisionnement en céramique en Basse-Normandie de la fin du XIIe siècle à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dufour, Jean-Yves. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Henigfeld; Philippe Husi; Fabienne Ravoire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la maison vernaculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'objet au Moyen Âge et à l'époque moderne : fabriquer, échanger, consommer et recycler - Actes du XIe Congrès international de la Société d'archéologie médiévale, moderne et contemporaine, Bayeux, 28-30 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Caen, pp.153-166, 2020, Publications du CRAHAM, 978-2-84133-972-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions Mergoil</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02777668v1</w:t>
+                <w:t xml:space="preserve">hal-02502198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques en contexte funéraire en Basse-Normandie entre production et usage (XIIIe-début du XVe siècle)</w:t>
               </w:r>
@@ -1141,6330 +1141,6330 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le château de Caen : mille ans d'une forteresse dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poterie et autres terres cuites : Les terrains du céramologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFR HSS de l'université de Caen Normandie. UFR HSS de l'université de Caen Normandie, 2025, Collection / Série : À vue d’œil ; 4, Brigitte Gauvin; Marie-Astrid Bailly-Maître, 978-2-9582861-5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pots dans la tombe (IXe-XVIIIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hincker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Caen, Collection des Publications du CRAHM, Série antique et médiévale 523 p., 2017, 978-2-84133-851-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JORT (Calvados), « Le Bourg, RD148a, B693 ». Au cœur d’un village : de l’Âge du Fer au XXe siècle au bord de la Dives. Rapport final d’opération de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, juillet 2025, 520 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Estur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soliers-Grentheville, Calvados (14). Parc Éole, tranche 2. En plaine de Caen, du bronze ancien à la Bataille de Normandie. Rapport de fouille archéologique préventive, Cesson-Sévigné, Inrap Grand-ouest, avril 2024, 666 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une batterie antiaérienne allemande chargée de la défense de l'aérodrome de Carpiquet 1940-1945 - zone 2, Les Forques, Le Buisson, Bretteville-sur-Odon, (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Aymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2024, pp.415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tronquay Lieu dit &amp;quot;La Tuilerie&amp;quot;, Route de Bayeux-Saint-Lô, Le Pré de la Tuilerie (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verson (14), Place de l'Eglise, rue d'Eterville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une villa romaine et un habitat du haut Moyen Âge dans le bocage virois. Volume 3 : un habitat rural groupé du haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.46</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Zaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Warmé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040784v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route de Littry&amp;quot;, Bayeux (Calvados)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verson (14), Place de l'Eglise, rue d'Eterville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040768v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa romaine et un habitat du haut Moyen Âge dans le bocage virois. Volume 3 : un habitat rural groupé du haut Moyen Âge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guillier</w:t>
+                <w:t xml:space="preserve">Route de Littry&amp;quot;, Bayeux (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Warmé</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Gallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Lautridou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040732v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enclos palissadé du premier âge du Fer, approche du domaine agricole de la villa des Emalés, habitat mérovingien et vertiges de la seconde guerre mondiale. Frénouville, Le Poirier, Les Evignettes 3 (zone 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barthélemy-Sylvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2022, pp.513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caen (14), Palais Fontette, Le rempart et le fossé nord de Bourg-le-Roi (XIVe-XVIIIe s.) et une occupation domestique du XIVe s., rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentan, Place du Docteur Couinaud. Aménagement urbain du sectuer Mairie et Pôle de Santé Libéral et Ambulatoire. Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caen (14), Tramway ligne 1, station Quatrans - rue de Geôle - l'habitat urbain au pied du château (XIIe-XXe s.) , Rapport de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régionale de l'archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477797v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Tramway ligne 1, station Quatrans - rue de Geôle - l'habitat urbain au pied du château (XIIe-XXe s.) , Rapport de fouille préventive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Granville (50), Musée d’Art et d’Histoire, bastion du logis du Roi, Cavalier de l’Oeuvre (XVIIe-XXe s.), rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régionale de l'archéologie de Normandie. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional d'Archéologie de Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477885v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2020, 311p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Caen Campus 1, bâtiment B, Caen, (Calvados) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Palluau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grande salle d'Henri II Plantagenêt au château de Caen. Rapport de fouille programmée 2011-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Béguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Craham-UMR 6273 CNRS-UNICAEN. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anguerny (Calvados) « Le Parc » - 163821. Un village de la plaine de Caen, du Bas-Empire à la bataille de Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2020, 506 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation, restructuration et effacement des réseaux du Mont-Saint-Michel, (Manche) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elen Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2020, pp.290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent des Cordeliers de Vire (XVe - XXe s.). Vire, Normandie, 17 rue des Cordeliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2020, pp.323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langrune-sur-Mer “Rue des chasses - AD 154p” Calvados, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Jahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vieux Palais du château de Caen. État des connaissances, 1961-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Bemilli</w:t>
+                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435910v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">68 rue Basse, 1, 3, 7 rue Varignon et 5 impasse Varignon, Caen (Calvados), rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436887v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 rue Neuve Bourg l'Abbé F.R.A.C, ancien couvent de la Visitation, Caen, (Calvados), rapport de fouille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Duriez</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436909v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche : Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terres à jardins et latrines du XIIIe siècle à Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bemilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2018, 122 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436243v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (14), Schéma directeur du château de Caen, tranche 2 : habitat rue de Geôle et Montoir-Poissonnerie, fossé sud-est du château (XIIIe-XXe s.), Rapport de diagnostic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">68 rue Basse, 1, 3, 7 rue Varignon et 5 impasse Varignon, Caen (Calvados), rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO; Service régional de l'archéologie de Normandie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477868v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes d'un village de la Côte de Nacre de l’âge du Bronze au XXe siècle, Colleville-Montgomery (Calvados) : La Mare Gobe, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur d'un village de la Campagne de Caen, du haut Moyen Age au XXe siècle : Rue du village, Eterville (Calvados), rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Villaregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au coeur d'un village : de l’âge du Fer au Moyen âge au bord de la Dives, Rue Paul Duhomme 2, Jort (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur d'un village : vestiges de l'Antiquité à 1944 au bord de la Dives. Jort (Calvados), “Le Moulin fouleux”, B696</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lehugeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Château, Place du château, Valognes, (Manche) : Aménagement nord de la place, projet &amp;quot;Cœur de ville - phase 2&amp;quot; : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le donjon de Caen. État des connaissances, 1956-2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénouville, ZAC Le Fond du Pré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Le Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Petit</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436846v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Courcy “Le Bourg”, l'habitat de Bourg (XIe-XXe s.) et le cimetière paroissial médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2017, 72 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436238v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manoir du Prétot XVIII-XIXe siècle, Canapville (Calvados), rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bemili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cour palatiale, la prison et de nouveaux édifices au château de Caen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435909v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une cour palatiale, la prison et de nouveaux édifices au château de Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2016, 154 p</w:t>
+                <w:t xml:space="preserve">Pauline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest, S.R.A de Normandie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436237v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'hôtel Turgis. Etude d'une maison bombardée en 1944 à Falaise, place de Guillaume le Conquérant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
+                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Sehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Palaude</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2016, pp.244</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547246v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
+                <w:t xml:space="preserve">L'hôtel Turgis. Etude d'une maison bombardée en 1944 à Falaise, place de Guillaume le Conquérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Godard Céline</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Palaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2016, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436971v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un hameau des XIIIe-XVe s. aux portes du pays d'Auge, Le Val des Cigognes, Moult (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion, Rapport 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Maho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : la matière première et la production des céramiques en Basse-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laétitia Birée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2015, pp.12-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice de la fin du XIIe siècle, le château, Caen (Calvados) : Campagne 2011-2014 rapport intermédiaire 2013 : rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecouché (Orne), « Ferme Méheudin » : enceinte fortifiée et habitat du Xe au XVIIIe s. dans la campagne d'Argentan : rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cardon</w:t>
+                <w:t xml:space="preserve">Jort, Le Moulin-Fouleux-Section B, parcelle n° 688, (Calvados) : Une halte routière antique au passage de la Dives à Jort ? Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436566v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jort, Le Moulin-Fouleux-Section B, parcelle n° 688, (Calvados) : Une halte routière antique au passage de la Dives à Jort ? Rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Corde</w:t>
+                <w:t xml:space="preserve">Ecouché (Orne), « Ferme Méheudin » : enceinte fortifiée et habitat du Xe au XVIIIe s. dans la campagne d'Argentan : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godard Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436519v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sépulture de l'âge du Bronze et établissements enclos ruraux des périodes gauloise et gallo-romaine, Sarceaux, (Orne) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lepaumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulogne Nina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements et parcellaires ruraux du Haut Empire à nos jours, Sottevast &amp;quot;Le Hameau Sailard&amp;quot;, Manche, rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Sehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris-Cécile Besnard-Vauterin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Heppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Bollée</w:t>
+                <w:t xml:space="preserve">Saint-Contest, Espace d'Entreprises II : enclos laténo-augustéen, carrières antiques et hameau médiéval au Clos de Bitot, rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Legaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cavanillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Hérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139484v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Contest, Espace d'Entreprises II : enclos laténo-augustéen, carrières antiques et hameau médiéval au Clos de Bitot, rapport de fouille</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Cavanillas</w:t>
+                <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : campagne de post-fouille annuelle 2012, rapport final de synthèse (campagne 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caligny-Delahaye François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen. 2013, pp.56, 38 fig. et annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436983v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place du Marché et Cimetière Saint-Sauveur XIIIe-XVIIe siècles, Caen, (Calvados), Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminte Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Barme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablissements protohistoriques et antiques en bordure de la voie Caen-Bayeux, Loucelles et Sainte-Croix-Grand-Tonne, (Calvados) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rue de la Mercerie », parcelles AZ 46 et 127, Vire (Calvados) : Habiter et exploiter le Bocage virois au Moyen-Âge et à l'époque Moderne : le parcellaire médiéval et la ferme de la Ruaudière à Neuville (XIIe-XIXe s.) : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buisson Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaon, Calvados, Église Saint-Pierre, (14.685.003.AH) : fouille programmée annuelle 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bollée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRAHAM, DRAC-SRA Basse-Normandie. 2011, 122 p., 149 fig. et 7 annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936703v1</w:t>
-              </w:r>
-[...249 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7659,77 +7659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les céramiques à décor monétiforme en Normandie occidentale aux XIIIe-XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7849,77 +7849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production céramique en Normandie occidentale : une terra incognita ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7987,51 +7987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et état de la recherche du PCR : typochronologie de la céramique médiévale et moderne en Normandie du Xe au XVIe siècle, production et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études du réseau d’information sur la céramique médiévale et moderne, Namur (Belgique), les 13, 14 et 15 novembre 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8583,51 +8583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hincker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études du réseau d'information sur la céramique médiévale et moderne (ICERAMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8842,226 +8842,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en céramiques d’un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement en céramiques d'un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 1-2, pp.165-178. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, n° 1-2, p. 165-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437077v1</w:t>
+                <w:t xml:space="preserve">hal-00926245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en céramiques d'un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approvisionnement en céramiques d’un habitat rural de la plaine de Caen au Moyen Âge : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, n° 1-2, p. 165-178</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 1-2, pp.165-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/pica.2013.3593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926245v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9105,51 +9105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, p. 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9180,90 +9180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typo-chronologie de la céramique médiévale dans l’espace bas-normand du Xe au XVIe siècle. Production, diffusion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Vassal-Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 207 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9279,275 +9279,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude céramique</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 109-126</w:t>
+              <w:t xml:space="preserve">2013, p. 42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934193v1</w:t>
+                <w:t xml:space="preserve">hal-00934195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
+                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
+              <w:t xml:space="preserve">2013, p. 273-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934191v1</w:t>
+                <w:t xml:space="preserve">hal-00934184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique</w:t>
+                <w:t xml:space="preserve">Étude céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 42-44</w:t>
+              <w:t xml:space="preserve">2013, p. 109-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934195v1</w:t>
+                <w:t xml:space="preserve">hal-00934193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La céramique gallo-romaine</w:t>
+                <w:t xml:space="preserve">Étude du mobilier céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, p. 273-341</w:t>
+              <w:t xml:space="preserve">2013, p. 164-180 et 510-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934184v1</w:t>
+                <w:t xml:space="preserve">hal-00934191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Typochronologie de la céramique médiévale et moderne en Normandie du Xe-XVIe siècle. Production, diffusion »</w:t>
               </w:r>
@@ -9559,51 +9559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9686,51 +9686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Flambard Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Lecler-Huby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10179,51 +10179,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="733037E0"/>
+    <w:nsid w:val="70CA0218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10410,51 +10410,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05584965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fajal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15jwy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934384v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093743v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lepaumier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Sehier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Maux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04415646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02777668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/en/archeologie-moderne-et-contemporaine/239-archeologie-de-la-maison-vernaculaire-9782355181023.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02502198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060456v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fichet de Clairfontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060415v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436478v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272891v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hincker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Estur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425176v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris-C&#233;cile Besnard-Vauterin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04601899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Aymard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tessier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Zaour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04040768v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giazzon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gallouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03971254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pillault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477835v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477885v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477797v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223401v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lecler-Huby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216859v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Palluau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242221v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne B&#233;guier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Barme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03216854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02869566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436925v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jahier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436909v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Maho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436887v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guesqui&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubrulle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436869v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Villaregut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Even" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lehugeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435908v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05069546v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vassal-L&#233;ger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436846v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemili" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436237v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godard C&#233;line" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Godard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02436245v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Bir&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436519v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Corde" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436536v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulogne Nina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Heppe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436983v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Legaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cavanillas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s H&#233;rard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139484v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caligny-Delahaye Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boll&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminte Thomann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dietrich" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436515v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02436503v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buisson Eva" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giazzon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936703v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delahaye" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04110291v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139423v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121755v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783159v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dufournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#8224; Louis-Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651287v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02439100v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02060592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hanusse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.4538" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926245v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02437077v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.2013.3593" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121858v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121831v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grumet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934193v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121795v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121881v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Debaene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Flambard H&#233;richer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651302v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05584965v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>