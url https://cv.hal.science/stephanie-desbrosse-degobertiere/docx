--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -290,243 +290,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 22 mars 2024, 117 (1), pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827395v1</w:t>
+                <w:t xml:space="preserve">hal-05084219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (30), pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/var.2024.20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084219v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sépultures à inhumation dans le quart nord-est : méthodes pour la modélisation du temps et l'élaboration d'une classification</w:t>
               </w:r>
@@ -5490,247 +5490,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
+              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 9e Rencontre du Gaaf, 10-12 mai 2017; Association des Publications Chauvinoises (APC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212986v1</w:t>
+                <w:t xml:space="preserve">hal-02887254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887254v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de la bioarchéologie pour la compréhension des architectures funéraires dans les sépultures médiévales</w:t>
               </w:r>
@@ -7678,263 +7678,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
+                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambot</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
+                <w:t xml:space="preserve">I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delor-Ahü</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2010, 215 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879822v1</w:t>
+                <w:t xml:space="preserve">hal-02879768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
+                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Richard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02879768v1</w:t>
+                <w:t xml:space="preserve">hal-02879822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAINT-PARRES-AUX-TERTRES Champ Reignes (Aube) Rapport final d'opération</w:t>
               </w:r>
@@ -8115,51 +8115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9781F8CB"/>
+    <w:nsid w:val="F980B830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8346,51 +8346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>