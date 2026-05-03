--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -290,243 +290,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (30), pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/var.2024.20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084219v1</w:t>
+                <w:t xml:space="preserve">hal-04827395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 22 mars 2024, 117 (1), pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/var.2024.20003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04827395v1</w:t>
+                <w:t xml:space="preserve">hal-05084219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sépultures à inhumation dans le quart nord-est : méthodes pour la modélisation du temps et l'élaboration d'une classification</w:t>
               </w:r>
@@ -726,243 +726,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Memmie. Un exceptionnel hypogée de la fin du Néolithique</w:t>
+                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Isabelle</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217227v1</w:t>
+                <w:t xml:space="preserve">hal-03039135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saint-Memmie. Un exceptionnel hypogée de la fin du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autopsie des morts historiques, 587, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039135v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux bâtiments néolithiques à Bazancourt &amp;quot;Les Prés&amp;quot; (Marne)</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort de la femme en Champagne-Ardenne au travers du prisme de l’archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3205,217 +3205,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et développement des espaces funéraires au haut Moyen Âge en Champagne-Ardenne : esquisse d’un bilan</w:t>
+                <w:t xml:space="preserve">Inhumation, crémation et carbonisation : le cas hors norme de la sépulture collective du Néolithique final de La Cheppe, « Le Chemin dit des Royats » (51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Acte du colloque du GAAF, 5-6 Avril 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Gaultier M., Dietrich A. et Corrochano A. (dir.), 2013, Tours, France. pp.65-105</w:t>
+              <w:t xml:space="preserve">Occupations et exploitations néolithiques et si l’on parlait des plateaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Laurelut C., Vanmoerkerke J., 2013, Châlons-en-Champagne, France. pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566473v1</w:t>
+                <w:t xml:space="preserve">hal-02566467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhumation, crémation et carbonisation : le cas hors norme de la sépulture collective du Néolithique final de La Cheppe, « Le Chemin dit des Royats » (51)</w:t>
+                <w:t xml:space="preserve">Implantation et développement des espaces funéraires au haut Moyen Âge en Champagne-Ardenne : esquisse d’un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Vauquelin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupations et exploitations néolithiques et si l’on parlait des plateaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Laurelut C., Vanmoerkerke J., 2013, Châlons-en-Champagne, France. pp.269-280</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Acte du colloque du GAAF, 5-6 Avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Gaultier M., Dietrich A. et Corrochano A. (dir.), 2013, Tours, France. pp.65-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566467v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de crémation au Néolithique récent. Le bûcher de Buchères (Aube)</w:t>
               </w:r>
@@ -4546,208 +4546,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de la nécropole du haut Moyen-Âge en Champagne-Ardenne, histoire d’un projet de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts de mobilier dans les tombes d’immatures à l’époque mérovingienne en Champagne-Ardenne (région Grand Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumont G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le forestier C. (dir), Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, Actes des 42e Journées internationales d’archéologie mérovingienne, Saint-Germain-en-Laye du 5 au 8 octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’Archéologie mérovingienne, pp.49-76, 2025</w:t>
+              <w:t xml:space="preserve">L’objet mérovingien. De sa fabrication à sa redécouverte. Actes des 43e Journées internationales d’archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence wallonne du patrimoine, pp.209-220, 2025, Études et documents Archéologie ; 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024482v1</w:t>
+                <w:t xml:space="preserve">hal-05138674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts de mobilier dans les tombes d’immatures à l’époque mérovingienne en Champagne-Ardenne (région Grand Est, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie de la nécropole du haut Moyen-Âge en Champagne-Ardenne, histoire d’un projet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet mérovingien. De sa fabrication à sa redécouverte. Actes des 43e Journées internationales d’archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence wallonne du patrimoine, pp.209-220, 2025, Études et documents Archéologie ; 48</w:t>
+              <w:t xml:space="preserve">Le forestier C. (dir), Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, Actes des 42e Journées internationales d’archéologie mérovingienne, Saint-Germain-en-Laye du 5 au 8 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’Archéologie mérovingienne, pp.49-76, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138674v1</w:t>
+                <w:t xml:space="preserve">hal-05024482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace structuré du haut Moyen Âge à Sainte Maure « Culoison » (10) »</w:t>
               </w:r>
@@ -5490,247 +5490,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887254v1</w:t>
+                <w:t xml:space="preserve">hal-05212986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
+              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 9e Rencontre du Gaaf, 10-12 mai 2017; Association des Publications Chauvinoises (APC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212986v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de la bioarchéologie pour la compréhension des architectures funéraires dans les sépultures médiévales</w:t>
               </w:r>
@@ -5844,272 +5844,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde des morts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crânes allongés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dupuy, Virginie. </w:t>
+              <w:t xml:space="preserve">Dumézil, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié (catalogue d’exposition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvane Editoriale, pp.41-61, 2016</w:t>
+              <w:t xml:space="preserve">Les Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.471-472, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404802v1</w:t>
+                <w:t xml:space="preserve">hal-02566484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des individus immatures dans le cimetière paroissial Notre-Dame-aux-Nonnains de Troyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le monde des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Marc Guillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dupuy, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Mortalité fœtale et infantile. Actes de la 2e rencontre du GAAF (Saint-Germain-en-Laye, 3 et 4 décembre 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, GAAF, pp.221-228, 2016, Publication du GAAF</w:t>
+              <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié (catalogue d’exposition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvane Editoriale, pp.41-61, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773826v1</w:t>
+                <w:t xml:space="preserve">hal-02404802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crânes allongés</w:t>
+                <w:t xml:space="preserve">La place des individus immatures dans le cimetière paroissial Notre-Dame-aux-Nonnains de Troyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dumézil, Bruno. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Marc Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Barbares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.471-472, 2016</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Mortalité fœtale et infantile. Actes de la 2e rencontre du GAAF (Saint-Germain-en-Laye, 3 et 4 décembre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, GAAF, pp.221-228, 2016, Publication du GAAF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566484v1</w:t>
+                <w:t xml:space="preserve">hal-01773826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie biologique</w:t>
               </w:r>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chablis et enclos de la Tène Finale en vallée de la Vesle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Zipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,263 +7678,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
+                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2010, 215 p</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879768v1</w:t>
+                <w:t xml:space="preserve">hal-02879822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
+                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambot</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
+                <w:t xml:space="preserve">A. Delor-Ahü</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2010, 215 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879822v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAINT-PARRES-AUX-TERTRES Champ Reignes (Aube) Rapport final d'opération</w:t>
               </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap GEN. 2008, pp.2 vol, 451;285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8115,51 +8115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F980B830"/>
+    <w:nsid w:val="104C1830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8346,51 +8346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>