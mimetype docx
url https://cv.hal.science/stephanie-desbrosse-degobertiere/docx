--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -290,243 +290,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journée de l’archéologie en Champagne-Ardenne, Châlons-en-Champagne, 22 mars 2024, 117 (1), pp.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04827395v1</w:t>
+                <w:t xml:space="preserve">hal-05084219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andelot-Blancheville, une nécropole carolingienne en Haute-Marne (52)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archeohandi : protocol for a national disabilities database in archaeology in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (30), pp.56-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/var.2024.20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084219v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typo-chronologie des sépultures à inhumation dans le quart nord-est : méthodes pour la modélisation du temps et l'élaboration d'une classification</w:t>
               </w:r>
@@ -726,243 +726,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
+                <w:t xml:space="preserve">Saint-Memmie. Un exceptionnel hypogée de la fin du Néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Brunel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Autopsie des morts historiques, 587, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039135v1</w:t>
+                <w:t xml:space="preserve">hal-03217227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Memmie. Un exceptionnel hypogée de la fin du Néolithique</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ancient genomes from present-day France unveil 7,000 years of its demographic history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andrew Andrew Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barrand Emam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (23), pp.12791-12798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1918034117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217227v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux bâtiments néolithiques à Bazancourt &amp;quot;Les Prés&amp;quot; (Marne)</w:t>
               </w:r>
@@ -1891,51 +1891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort de la femme en Champagne-Ardenne au travers du prisme de l’archéologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3205,217 +3205,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhumation, crémation et carbonisation : le cas hors norme de la sépulture collective du Néolithique final de La Cheppe, « Le Chemin dit des Royats » (51)</w:t>
+                <w:t xml:space="preserve">Implantation et développement des espaces funéraires au haut Moyen Âge en Champagne-Ardenne : esquisse d’un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Vauquelin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupations et exploitations néolithiques et si l’on parlait des plateaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Laurelut C., Vanmoerkerke J., 2013, Châlons-en-Champagne, France. pp.269-280</w:t>
+              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Acte du colloque du GAAF, 5-6 Avril 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Gaultier M., Dietrich A. et Corrochano A. (dir.), 2013, Tours, France. pp.65-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566467v1</w:t>
+                <w:t xml:space="preserve">hal-02566473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation et développement des espaces funéraires au haut Moyen Âge en Champagne-Ardenne : esquisse d’un bilan</w:t>
+                <w:t xml:space="preserve">Inhumation, crémation et carbonisation : le cas hors norme de la sépulture collective du Néolithique final de La Cheppe, « Le Chemin dit des Royats » (51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des paysages du cimetière médiéval et moderne. Acte du colloque du GAAF, 5-6 Avril 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In Gaultier M., Dietrich A. et Corrochano A. (dir.), 2013, Tours, France. pp.65-105</w:t>
+              <w:t xml:space="preserve">Occupations et exploitations néolithiques et si l’on parlait des plateaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In Laurelut C., Vanmoerkerke J., 2013, Châlons-en-Champagne, France. pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566473v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de crémation au Néolithique récent. Le bûcher de Buchères (Aube)</w:t>
               </w:r>
@@ -4546,208 +4546,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts de mobilier dans les tombes d’immatures à l’époque mérovingienne en Champagne-Ardenne (région Grand Est, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie de la nécropole du haut Moyen-Âge en Champagne-Ardenne, histoire d’un projet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet mérovingien. De sa fabrication à sa redécouverte. Actes des 43e Journées internationales d’archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence wallonne du patrimoine, pp.209-220, 2025, Études et documents Archéologie ; 48</w:t>
+              <w:t xml:space="preserve">Le forestier C. (dir), Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, Actes des 42e Journées internationales d’archéologie mérovingienne, Saint-Germain-en-Laye du 5 au 8 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française d’Archéologie mérovingienne, pp.49-76, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138674v1</w:t>
+                <w:t xml:space="preserve">hal-05024482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie de la nécropole du haut Moyen-Âge en Champagne-Ardenne, histoire d’un projet de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dépôts de mobilier dans les tombes d’immatures à l’époque mérovingienne en Champagne-Ardenne (région Grand Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumont G. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le forestier C. (dir), Les ensembles funéraires altomédiévaux : nouvelles recherches et nouvelles méthodes, Actes des 42e Journées internationales d’archéologie mérovingienne, Saint-Germain-en-Laye du 5 au 8 octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française d’Archéologie mérovingienne, pp.49-76, 2025</w:t>
+              <w:t xml:space="preserve">L’objet mérovingien. De sa fabrication à sa redécouverte. Actes des 43e Journées internationales d’archéologie mérovingienne, Liège, 5-7 octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence wallonne du patrimoine, pp.209-220, 2025, Études et documents Archéologie ; 48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024482v1</w:t>
+                <w:t xml:space="preserve">hal-05138674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace structuré du haut Moyen Âge à Sainte Maure « Culoison » (10) »</w:t>
               </w:r>
@@ -5490,247 +5490,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Paresys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astrid A. Noterman; Mathilde Cervel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
+              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes de la 9e Rencontre du Gaaf, 10-12 mai 2017; Association des Publications Chauvinoises (APC)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212986v1</w:t>
+                <w:t xml:space="preserve">hal-02887254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pillage des nécropoles à travers le temps en Champagne-Ardenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’hypogée de Saint Memmie (Marne) : 2 mois et demi de fouille (octobre-décembre 2019) pour une soixantaine de défunts du Néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ritualiser, gérer, piller. Rencontre autour des réouvertures de tombes et de la manipulation d’ossements</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-36, 2020, Publication du Gaaf</w:t>
+              <w:t xml:space="preserve">Internéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, pp.25-35, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887254v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’utilisation de la bioarchéologie pour la compréhension des architectures funéraires dans les sépultures médiévales</w:t>
               </w:r>
@@ -5844,272 +5844,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crânes allongés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le monde des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dumézil, Bruno. </w:t>
+              <w:t xml:space="preserve">Dupuy, Virginie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Barbares</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.471-472, 2016</w:t>
+              <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié (catalogue d’exposition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvane Editoriale, pp.41-61, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566484v1</w:t>
+                <w:t xml:space="preserve">hal-02404802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde des morts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place des individus immatures dans le cimetière paroissial Notre-Dame-aux-Nonnains de Troyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dupuy, Virginie. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Marc Guillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austrasie, le royaume mérovingien oublié (catalogue d’exposition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvane Editoriale, pp.41-61, 2016</w:t>
+              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Mortalité fœtale et infantile. Actes de la 2e rencontre du GAAF (Saint-Germain-en-Laye, 3 et 4 décembre 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, GAAF, pp.221-228, 2016, Publication du GAAF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404802v1</w:t>
+                <w:t xml:space="preserve">hal-01773826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des individus immatures dans le cimetière paroissial Notre-Dame-aux-Nonnains de Troyes</w:t>
+                <w:t xml:space="preserve">Crânes allongés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Emilie Portat; Magali Detante; Cécile Buquet-Marcon; Marc Guillon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dumézil, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de la mort des tout-petits. Mortalité fœtale et infantile. Actes de la 2e rencontre du GAAF (Saint-Germain-en-Laye, 3 et 4 décembre 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5, GAAF, pp.221-228, 2016, Publication du GAAF</w:t>
+              <w:t xml:space="preserve">Les Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.471-472, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773826v1</w:t>
+                <w:t xml:space="preserve">hal-02566484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie biologique</w:t>
               </w:r>
@@ -7605,51 +7605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chablis et enclos de la Tène Finale en vallée de la Vesle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katinka Zipper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7678,263 +7678,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
+                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lambot</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
+                <w:t xml:space="preserve">I. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delor-Ahü</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GES. 2010, 215 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879822v1</w:t>
+                <w:t xml:space="preserve">hal-02879768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrentières « Cercueil » (Aube ) : Vestiges d'une nécropole mérovingienne</w:t>
+                <w:t xml:space="preserve">Saint-Marcel, « Village » (Ardennes) : 17 nouvelles tombes mérovingiennes découvertes à Saint-Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Bonnabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GEN. 2010, pp.178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Richard</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02879768v1</w:t>
+                <w:t xml:space="preserve">hal-02879822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAINT-PARRES-AUX-TERTRES Champ Reignes (Aube) Rapport final d'opération</w:t>
               </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Truc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inrap GEN. 2008, pp.2 vol, 451;285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8115,51 +8115,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="104C1830"/>
+    <w:nsid w:val="A28BB66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8346,51 +8346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desbrosse-degobertiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9185-5204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253763215" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463978v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desbrosse-Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Paresys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05084219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Burgevin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cocquerelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dohr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ducreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113429v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03217227v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Isabelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039135v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Andrew Bennett" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barrand Emam" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918034117" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Desbrosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut," TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoberti&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Saurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roms" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005017v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Billard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caspar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073844v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Truc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ribeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ah&#252;-Delor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448900v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03678366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216114v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03677423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Elise Fischer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne P&#233;monge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaure Ducoussau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arzelier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Rivollat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02874651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Baillif-Ducros" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuchler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566495v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202263v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocquillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauquelin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sindonino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04840520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lupu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne M&#233;dard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463982v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scholt&#232;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463992v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024482v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marchaisseau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840573v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Camas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Alix" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Bonnabel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05086773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bernadet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479628v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/artehis/25645" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.artehis.24915" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887254v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/ritualiser-gerer-piller-rencontre-autour-des-reouvertures-de-tombes-et-de-la-manipulation-des-ossements/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03079124v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/k366-v604" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566484v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202251v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laurelut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Nasri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02202248v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Culot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212919v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212889v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02862324v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05211126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010357v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011616v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guicheteau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pertuisot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549351v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549354v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549356v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549357v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879793v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879803v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Zipper" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879768v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delor-Ah&#252;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879822v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lambot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>