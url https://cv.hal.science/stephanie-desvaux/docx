--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -211,364 +211,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
+                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Artois</w:t>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
+                <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">Damien Charabidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05392929v1</w:t>
+                <w:t xml:space="preserve">hal-05055601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
+                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sandor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Artois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Larrat</w:t>
+                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Charabidze</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055601v2</w:t>
+                <w:t xml:space="preserve">anses-05392929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial association of Mycobacterium bovis infection in cattle and badgers at the pasture interface in an endemic area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bouchez-Zacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à mycobacterium bovis en France métropolitaine en 2018 : résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine en 2019 : Résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of Wildlife by Mycobacterium bovis in France Assessment Through a National Surveillance System, Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Chi Cuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punam Mangtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,64 +2453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de volailles et propagation de l'influenza aviaire dans la filière avicole au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly pathogenic avian influenza virus (H5N1) outbreak in captive wild birds and cats, Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prioritisation process to implement surveillance of wildlife pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4101,77 +4101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the dynamics of Mycobacterium bovis infection in three French badger populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE DE LA TUBERCULOSE BOVINE DANS LA FAUNE SAUVAGE EN FORET DE BROTONNE : 2001-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculose dans la faune sauvage, données du programme Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4657,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95F2C1C6"/>
+    <w:nsid w:val="81CAB264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>