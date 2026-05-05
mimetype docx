--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -211,364 +211,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
+                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sandor</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Artois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Larrat</w:t>
+                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Charabidze</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055601v2</w:t>
+                <w:t xml:space="preserve">anses-05392929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
+                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Artois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
+                <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">Damien Charabidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05392929v1</w:t>
+                <w:t xml:space="preserve">hal-05055601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial association of Mycobacterium bovis infection in cattle and badgers at the pasture interface in an endemic area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bouchez-Zacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à mycobacterium bovis en France métropolitaine en 2018 : résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine en 2019 : Résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of Wildlife by Mycobacterium bovis in France Assessment Through a National Surveillance System, Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Chi Cuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punam Mangtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,64 +2453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de volailles et propagation de l'influenza aviaire dans la filière avicole au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly pathogenic avian influenza virus (H5N1) outbreak in captive wild birds and cats, Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prioritisation process to implement surveillance of wildlife pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4101,77 +4101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the dynamics of Mycobacterium bovis infection in three French badger populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE DE LA TUBERCULOSE BOVINE DANS LA FAUNE SAUVAGE EN FORET DE BROTONNE : 2001-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculose dans la faune sauvage, données du programme Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4657,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81CAB264"/>
+    <w:nsid w:val="66BAFA0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>