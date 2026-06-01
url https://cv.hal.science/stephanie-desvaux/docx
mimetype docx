--- v2 (2026-05-05)
+++ v3 (2026-06-01)
@@ -211,364 +211,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
+                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Camille Sandor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Artois</w:t>
+                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
+                <w:t xml:space="preserve">Loïc Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
+                <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Payne</w:t>
+                <w:t xml:space="preserve">Damien Charabidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05392929v1</w:t>
+                <w:t xml:space="preserve">hal-05055601v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and limitations of using innovative tools like detection dogs, thermal imaging and drones to increase wildlife carcass finds during health surveillance and management efforts</w:t>
+                <w:t xml:space="preserve">Éco-épidémiologie et gestion sanitaire : de la rage vulpine à la tuberculose bovine chez les blaireaux, quels enseignements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sandor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Artois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Larrat</w:t>
+                <w:t xml:space="preserve">Sandrine Lesellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Charabidze</w:t>
+                <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1443255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bavf.2025.71144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055601v2</w:t>
+                <w:t xml:space="preserve">anses-05392929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial association of Mycobacterium bovis infection in cattle and badgers at the pasture interface in an endemic area in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Bouchez-Zacria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -613,277 +613,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04291328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine pour la campagne 2019-2020 : résultats et indicateurs de fonctionnement</w:t>
+                <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine pour la campagne 2020-2021 : résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaigneau Pauline</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Dufour</w:t>
+                <w:t xml:space="preserve">Pauline Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 97, pp.9</w:t>
+              <w:t xml:space="preserve">, 2023, 100, pp.Article 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04291131v1</w:t>
+                <w:t xml:space="preserve">hal-04652314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine pour la campagne 2020-2021 : résultats et indicateurs de fonctionnement</w:t>
+                <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine pour la campagne 2019-2020 : résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Forfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Chaigneau Pauline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chaigneau</w:t>
+                <w:t xml:space="preserve">Barbara Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 100, pp.Article 5</w:t>
+              <w:t xml:space="preserve">, 2023, 97, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652314v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04291131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de la surveillance à l'égard des pestes porcines classique et africaine en France de 2020 à 2022 : la France maintient son statut indemne</w:t>
               </w:r>
@@ -1020,51 +1020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,90 +1275,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à mycobacterium bovis en France métropolitaine en 2018 : résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 94 (SPÉCIAL MALADIES ANIMALES RÉGLEMENTÉES ET EMERGENTES (MRE)), pp.Article 2</w:t>
@@ -1400,64 +1400,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse descriptive de la situation sanitaire de la tuberculose à Mycobacterium bovis en région Nouvelle-Aquitaine en 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,64 +1525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la tuberculose due à Mycobacterium bovis en France métropolitaine en 2019 : Résultats et indicateurs de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Delavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of Wildlife by Mycobacterium bovis in France Assessment Through a National Surveillance System, Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,51 +2065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Chi Cuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Guitian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punam Mangtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,64 +2453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de volailles et propagation de l'influenza aviaire dans la filière avicole au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly pathogenic avian influenza virus (H5N1) outbreak in captive wild birds and cats, Cambodia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3262,51 +3262,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A prioritisation process to implement surveillance of wildlife pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3990,51 +3990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Decors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4101,77 +4101,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the dynamics of Mycobacterium bovis infection in three French badger populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Réveillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURVEILLANCE DE LA TUBERCULOSE BOVINE DANS LA FAUNE SAUVAGE EN FORET DE BROTONNE : 2001-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4409,51 +4409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Baubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne van de Wiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éveline Nivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculose dans la faune sauvage, données du programme Sylvatub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office français de la biodiversité (OFB). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4657,51 +4657,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66BAFA0F"/>
+    <w:nsid w:val="AC898F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4888,51 +4888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5800-8473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/111160789626902680260" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/CNV-8342-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055601v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sandor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desvaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Palumbo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Larrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1443255" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05392929v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Artois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lesellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Payne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2025.71144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291328v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bouchez-Zacria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04652314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chaigneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04291131v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaigneau Pauline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04401187v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105817" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04266538v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delavenne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04269895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chevalier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03997139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350088v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc Goffart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Franke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110908" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03409271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard R&#233;veillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00262" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harena Rasamoelina Andriamanivo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101958" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Guitian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Chi Cuong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Huu Dung" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1220815110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Punam Mangtani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037986" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00658706v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Reid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2011.11.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2PMX67W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522944v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Joseph Bicout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00379880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivuth Ong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaidet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Hunt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1503.071410" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ World Health Organization Global Influenza Program Surveillance Network" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thierry Aubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Azebi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Balish" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Banks" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1110.050644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05434428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Helle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Viry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dhune" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742066v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Thenon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hirschinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570106v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teheipuaura Mariteragi-Helle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04574848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04570961v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799895v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Calba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Goutard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornelis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Tran" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Latil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Decors" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796093v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourguignon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Decors" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04127213v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805651v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05453665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04901765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van de Wiele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;veline Nivois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guillemain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351614v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>