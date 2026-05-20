--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Dord-Crouslé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS, à Lyon, au sein de l’UMR 5317 - IHRIM (Institut d’histoire des représentations et des idées dans les modernités ; équipe ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-dord-crousle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6683-9509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050455907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’ENS Ulm, agrégée de Lettres modernes, Stéphanie Dord-Crouslé est chercheur au CNRS, à Lyon, au sein de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5317 - IHRIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut d’histoire des représentations et des idées dans les modernités ; équipe ENS de Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de Flaubert, elle a édité plusieurs de ses œuvres, dont son </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Claudine Gothot-Mersch) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois contes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Pierre-Louis Rey) dans la « Bibliothèque de la Pléiade » (Gallimard, 2013 et 2021). Elle a rédigé un ouvrage de synthèse sur le roman posthume (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet de Flaubert, une « encyclopédie critique en farce »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2000), une petite biographie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert, itinéraire d'un écrivain normand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Découvertes Gallimard Hors série, 2021), ainsi que de très nombreux articles sur cet auteur. Elle dirige l’édition numérique des </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossiers documentaires de Bouvard et Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR Corpus, 2007), à laquelle est consacré le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n° 13</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ce projet de recherche a été membre fondateur du Consortium </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAHIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Corpus d’Auteurs pour les Humanités. Informatisation, Édition, Recherche, 2011-2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a collaboré à plusieurs projets d'envergure comme l'édition des </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journaux d'Alexandre Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dir. Sarah Mombert), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (« Romans d'anticipation scientifique au tournant du XIXe siècle (1860-1940) » ; ANR, 2014-2019, dir. Claire Barel-Moisan), et, actuellement, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numapresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - « Du papier à l'écran. Mutations culturelles, transferts génériques, poétiques médiatiques de la presse française » (ANR, 2017-2023, dir. Marie-Eve Thérenty).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ARIANE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Analyses. Recherches. Intelligence Artificielle et Nouvelles Éditions de textes, 2023-2027) et de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicomité SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans la recherche doctorale : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/050455907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier Bergé et les “scénarios intermédiaires” manquants de L’Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Genèses de L’Éducation sentimentale, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’interface du manuscrit et de l'imprimé : Flaubert et ses copistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encriers de Flaubert et la querelle du tripode (1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Études thématiques, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v8u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux bouddhas de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024, centenaire du Manifeste du surréalisme, 101, pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du &amp;lt;em&amp;gt;court&amp;lt;/em&amp;gt; dans l’écriture flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 355 - Faire court, éd. Delphine Gleizes et Laurent Demanze, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous manqué de Bouvard et Pécuchet avec la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scènes de première rencontre chez Flaubert, 30, pp.5376. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.5376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Nicolas Bourguinat, &amp;lt;em&amp;gt;L’avenir est gros ! Temps, espace et destinée dans « L’Éducation sentimentale »&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://flaubert.univ-rouen.fr/labo-flaubert/recensions/nicolas-bourguinat-lavenir-est-gros-temps-espace-et-destin%C3%A9e-dans-l%C3%A9ducation-sentimentale/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Cours de philosophie (Mallet), année 1839-1840 » : de la préparation du baccalauréat à la documentation pour le roman posthume &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 - Hors-série n°1 - Flaubert au Collège royal de Rouen (1832-1839), sous la dir. de Joëlle Robert, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabeau tribun, Mirabeau intime : regards flaubertiens croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 - Hors-série n°2 - Flaubert politique, sous la dir. de Yvan Leclerc et François Vanoosthuyse, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04213197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline à Victorine : Flaubert pédagogue. L'éducation des filles par la lecture - pratique, théorie et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Fablijes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/fablijes.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idées fort sages (c’est-à-dire miennes)” – Les opinions de Flaubert dans la documentation préparatoire pour &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 - "Baudelaire / Flaubert : le bicentenaire de deux géants", pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Gertrude Tennant. &amp;lt;em&amp;gt;Mes souvenirs sur Hugo et Flaubert&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 - printemps 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.9290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établir le texte de &amp;lt;em&amp;gt;Trois contes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 | 2020 Médiations flaubertiennes, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.4143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;em&amp;gt;Biographie Michaud&amp;lt;/em&amp;gt;, un dictionnaire au cœur de « l’encyclopédie critique en farce » flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Flaubert, le Dictionnaire et les dictionnaires, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Thierry Poyet, &amp;lt;em&amp;gt;La Gens Flaubert : la fabrique de l’écrivain entre postures, amitiés et théories littéraires&amp;lt;/em&amp;gt;, Paris : Lettres modernes Minard & Classiques Garnier, 2017 (618 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185 (3), pp.152-153. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.185.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse du récit : retour sur la genèse de quelques ellipses dans &amp;lt;em&amp;gt;L'Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Autour de L'Éducation sentimentale, 19 | 2018, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.3810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sottisier agricole de &amp;lt;i&amp;gt;Bouvard et Pécuchet&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l'agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l'agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma chère Gertrude – ma vieille amie – ma jeunesse !” ‒ Les relations de Gustave Flaubert et Gertrude Tennant à la lumière de la nouvelle édition de la &amp;lt;em&amp;gt;Correspondance&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 2018, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Steve Murphy, &amp;lt;em&amp;gt;Complexités d'Un cœur simple&amp;lt;/em&amp;gt;, Genève, La Baconnière, « Nouvelle collection Langages », 2018 (397 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02128220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heurs et malheurs de la raison dans &amp;lt;em&amp;gt;Les secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; (1888), roman d’anticipation scientifique par Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'esprit (dé)réglé: Literature, Science, and the Life of the Mind in France, 1700–1900, Volume 56, Number 4, Winter 2016, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2016.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner comme vraies des indications bibliographiques fausses&amp;quot;: construction concertée et glissements incontrôlés dans Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Bouvard et Pécuchet, roman et savoirs : l'édition électronique intégrale des manuscrits », Actes du colloque de Rouen, 7-9 mars 2013, sous la dir. d’Yvan Leclerc (15-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Bouvard et Pécuchet, Gustave Flaubert - Jérôme Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04101080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossuet de Flaubert ou la dialectique de l’aigle et de l’oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réceptions de Bossuet au XIXe siècle, 6, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6100-2.p.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter pour la Bibliothèque de la Pléiade : l’exemple de la visite par Flaubert du musée royal Bourbon à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale de Rouen dans &amp;lt;em&amp;gt;La Légende de saint Julien l’Hospitalier&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le creuset flaubertien : l'édition des dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, prologue à l'avènement de &amp;quot;seconds volumes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 - "Les dossiers documentaires de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">": l'édition numérique du creuset flaubertien, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d7cb1ir2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épisode grammatical de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; ou comment ériger un champ de ruines avec méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 - Flaubert : le passé, le présent, le mythe, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la fiction dans le second volume de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : la fiction des savoirs, 1, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674134v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux objets éditoriaux. Le site d'édition des dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; (Flaubert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tournoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3-4), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.7.3-4.123-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture et édition du ''second volume'' de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : configurations complexes de l'inachèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 - Bouvard et Pécuchet, http://flaubert.revues.org/1808. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;livre des voyageurs&amp;quot; au XIXe siècle : usages et manifestations littéraires avec application au cas de Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la section française de la Faculté des Lettres, Université Rikkyo, Tokyo, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 - " Flaubert au carrefour des cultures ", textes réunis par Norioki Sugaya, pp.19-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le modèle du kaléidoscope : concevoir l'édition électronique du &amp;quot;second volume&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers François Mauriac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notes prises par Flaubert sur la revue &amp;lt;em&amp;gt;L'Artiste&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Flaubert et la peinture, 7, pp.255-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12292-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert libre lecteur. À propos de l'&amp;lt;em&amp;gt;Abrégé du catéchisme de persévérance&amp;lt;/em&amp;gt; de l'abbé Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 "Nouvelles recherches critiques et génétiques", pp.17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiologie des inscriptions chez Flaubert, voyageur en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.573-586. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.093.0573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau dans tous ses états - le moment esthétique dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fiction et philosophie, 6, pp.85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer Emma : la mise en texte de l'extrême-onction ou l'inversion des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 - « Madame Bovary, 150 ans et après » (actes du colloque de Rouen, 15-17 novembre 2007), pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dossier flaubertien mal connu : les notes pour le chapitre &amp;quot;Littérature&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et la &amp;quot;religion moderne&amp;quot;. À partir du dossier &amp;quot;Religion&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 - "Flaubert et les sciences", </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.5289cogb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus qu'une Terre promise, un “pays de connaissance” - Flaubert en Terre Sainte (août 1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue de l'Université hébraïque de Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (« Terres Promises »), pp.129-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre programme et processus : le dynamisme de l'écriture flaubertienne. Quelques points de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.1999.1120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique génétique et édition critique : apports et apories - L'exemple du chapitre V de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6, p. 57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations électriques dans La Vie moderne à l'époque de Georges Charpentier (1879-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Rochelois; Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soc et la plume. Mots et voix de la ruralité, de l'Antiquité à la littérature française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2025, 978-2-600-06627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05353330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ma jambe appartient-elle à Villemessant ? » Flaubert en lutte contre la circulation médiatique de ses biographèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bara; Marceau Levin; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias 19 Littérature et culture médiatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cœur simple : mansarde avec vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Azoulai; Philippe Dufour; Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-115, 2024, 9791037038593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt;Journal des faits&amp;lt;/em&amp;gt; (1850-1854) : une «feuille de simple reproduction» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Pinson; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses anciennes et modernes à l'ère du numérique. Actes du congrès Médias 19 - Numapresse (Paris, 30 mai-3 juin 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias 19 Littérature et culture médiatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04589321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting an Unfinished Novel Back into Motion: A Digital Tool to Create Possible “Second Volumes” of &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Fabre-Serris; Marco Formisano; Stavros Frangoulidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor Imperfectus. Unfinished, Incomplete, Partial Texts in Classical Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2023, Trends in Classics – Supplementary Volumes (Volume 157), 978-3-11-134079-1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111340944-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tropisme oriental de Flaubert » [préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Caroline Dorion-Peyronnet et Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert : Pages d’Orient. La Cange (inédit, seul fragment rédigé du Voyage en Orient) ; Noura (fragment de récit inédit) ; La Spirale (scénario)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2021, 978-2-35548-159-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la tête de Gustave Flaubert, catalogue de l’exposition organisée par les Archives départementales de la Seine-Maritime (8 octobre 2021-9 janvier 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des méandres et Direction des Archives départementales de la Seine-Maritime, pp.68-73, 2021, 978-2-9575565-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre de toute une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc; Catherine Hubbard; Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, la fabrique de l'œuvre. Les manuscrits de Flaubert à la bibliothèque de Rouen, catalogue de l’exposition organisée à Rouen, Bibliothèque Villon, du 11 décembre 2021 au 12 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Falaises, pp.95-103, 2021, 978-2-84811-529-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Orient de Gustave Flaubert et Maxime Du Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dorion-Peyronnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage(s) en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de la Seine-Maritime, pp.22-37, 2021, 978-2-37262-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03207522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chou “prodigieux, et absolument incomestible” à la “copie-monument” : petite tératologie potagère de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, œuvre posthume et inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Plassard, Corinne Saminadayar-Perrin et Yanna Kor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.47-58, 2020, Situations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’auteur “classique” et l’éditeur commercial, quelle place pour l’éditeur scientifique ? Quelques réflexions à partir de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Brancher, Gaëlle Burg et Giovanni Berjola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité (fin XVe-XXIe siècle). Actes du colloque de Bâle, 11-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bâle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-77, 2020, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en Orient : l’anti-voyageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Le Calvez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2019, Études dix-neuviémistes, n° 40, 978-2-406-07239-3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07241-6.p.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. La réception des Secrets de M. Synthèse par Louis Boussenard à l’aune du roman d’anticipation, un genre en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2019, Cavales, 9782760640177. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14xjt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de madame Dambreuse, la “grande dame”, dans les “scénarios intermédiaires” de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Azoulai; Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2019, Formes et savoirs, 978-2-86820-548-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la genèse du personnage de Madame Arnoux, à la lumière d’un scénario inédit de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; intitulé “Mme Dubois”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letizia Norci Cagiano de Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non solo Madame Bovary. Flaubert e i suoi personaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2018, Quaderni di cultura francese, 9788893592154. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/265638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de l’humanité selon Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur. Penser, représenter, rêver l’avenir au XIXe siècle, Actes du VIIe congrès de la SERD (Société des études romantiques et dix-neuviémistes, Paris, 19-22 janvier 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Etudes romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le XIXe siècle face au futur. Penser, représenter, rêver l'avenir au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et les classiques sans âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut et Stéphane Zékian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges classiques du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-256, 2018, Actualité des Classiques, 97828130 0 2174. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Flaubert : conserver pour prouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives au XIXe siècle. Nouveaux partages, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de ressources Jacques-Seebacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnage de Madame Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Glaudes; Éléonore Reverzy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-66, 2017, Rencontres - 331, Série Études dix-neuviémistes - 39, 978-2-406-07457-1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07459-5.p.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance entre Bouilhet et Flaubert, à partir de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; – et au-delà…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-214, 2016, 978-1-4438-8699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “seconds volumes” possibles de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : l’avènement d’un lecteur-auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine littéraire en ligne : la renaissance du lecteur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'université de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2016, Corpus, 978-2-919732-44-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01083474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;BP-sphère&amp;quot;. Inventaire raisonné des pièces du dossier de genèse de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Herschberg Pierrot; Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet : archives et interprétation [actes du colloque de Paris, 21-23 mars 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.25-46, 2014, 9782350183565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard, Pécuchet et la &amp;quot;vache désespérée&amp;quot; : le magnétisme entre savoir et farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Dumasy-Queffélec et Hélène Spengler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, sciences de la vie et littérature en France et en Europe de la Révolution à nos jours, vol. III " Le médecin entre savoirs et pouvoirs "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-138, 2014, Histoire des idées et critique littéraire, 978-2-600-01698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Louis-Philippe en littérature&amp;quot; : Flaubert juge de Casimir Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda et Florence Naugrette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Delavigne en son temps (Vie culturelle - Théâtre - Réception). Actes du colloque de Rouen, 24-25 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurédit, pp.327-339, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sans s'interdire de plaire : permanence et renouvellement du discours apologétique catholique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès et Bertrand Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Religions du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://etudes-romantiques.ish-lyon.cnrs.fr/religions.html, pp.1-10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert : des fragments textuels en quête de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bougy; Carole Dornier; Catherine Jacquemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine à l'ère du numérique : structuration et balisage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.79-89, 2011, Schedae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441286v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la mémoire de soi dans les lieux visités : pratique et réception des graffitis par les voyageurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage et la mémoire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis Éditions, pp.321-337, 2011, Silex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre notes de lecture et fragments préparés pour le second volume, les transferts de citations à l'épreuve du dossier Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Lippolis Editore, pp.81-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'esclavage selon Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et esclavage, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.371-382, 2010, L'esprit des lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Lippolis Editore, pp.15-20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises encyclopédiques catholiques au XIXe siècle : quelques aspects liés à la construction du savoir littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Andries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des savoirs (XVIIIe - XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.177-196, 2009, Littérature et idéologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit du &amp;lt;em&amp;gt;Mousquetaire&amp;lt;/em&amp;gt; [ou comment divertir le lecteur à tout (petit) prix]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Durand; Sarah Mombert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre presse et littérature. Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, Diffusion Droz, pp.133-153, 2009, 978-2-87019-297-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.5400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux bibliothèques religieuses de &amp;lt;em&amp;gt;Madame Bovary&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger et Pierre-Louis Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.147-155, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement littéraire et culte de l'art éternel chez Flaubert – Rigueur des principes et petits arrangements pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Saminadayar-Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un événement littéraire au XIXe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.75-91, 2008, Le XIXe siècle en représentation(s), 9782862727561. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la famille ? L'univers romanesque de Flaubert à partir du cas de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarína Bednárová et Jana Truhlářová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et relations familiales dans les littératures française et francophone (actes du colloque de Budmerice, Slovaquie, 3-5 octobre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Comenius de Bratislava, SAP Bratislava, pp.121-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert relecteur de lui-même: le cas épineux de &amp;lt;em&amp;gt;L'Education sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Hilsum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relecture de l’œuvre par ses écrivains mêmes, tome I « Tombeaux et testaments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kimé, pp.201-214, 2007, Les Cahiers de Marge (n° 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et disparition de la &amp;quot;Panogaudopole&amp;quot;. L'épisode supprimé du jouet des enfants Homais (&amp;lt;em&amp;gt;Madame Bovary&amp;lt;/em&amp;gt;, II, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Maria Palermo et Stella Mangiapane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale « Madame Bovary, Préludes, présences, mutations / Preludi, presenze, mutazioni » (Messina, 26-28 ottobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, pp.43-57, 2007, Accademia Peloritana dei Pericolanti - LXXXIII, suppl. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00215998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°135- « Crise religieuse d'Emma (2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°136- « Les jouets des enfants de Homais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°134- « Crise religieuse d'Emma (1) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°133- « Embarras financiers de Charles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°5 (Études de médecine de Charles Bovary - 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18 folios (g223 (1) f°20 - 24v - 27 - 29 - 29v - 30 - 31 - 32 - 32v - 33 - 35 - 35v - 36; g223 (2) f, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et les &amp;lt;em&amp;gt;Manuels Roret&amp;lt;/em&amp;gt; ou le paradoxe de la vulgarisation. L'art des jardins dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Andries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partage des savoirs (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.93-118, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le darwinisme de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de "race" dans les sciences humaines et la littérature (XVIIIe et XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.283-297, 2003, Histoire des sciences humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Simon, Bouvard et Pécuchet : représentation d'une idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études saint-simoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.177-195, 2002, Littérature et idéologies, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.6191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de Gorgu dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; - Une critique flaubertienne rusée de 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Saminadayar-Perrin et Hélène Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848, une révolution du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cahiers intempestifs, pp.253-267, 2001, « Lieux littéraires » IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de l'“impartialité” flaubertienne : le cas embarrassant de Joseph de Maistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bibliothèque de Flaubert. Inventaires et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.323-336, 2001, Flaubert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écart provincial dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; [de Flaubert]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Djourachkovitch et Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Province-Paris. Topographies littéraires du XIXe siècle, Actes du colloque de Rouen, 19 et 20 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.341-354, 2000, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.11427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et ignorer dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Bellosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et ignorer (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ménon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Platon; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Flaubert; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie de Galilée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Brecht)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages d’Orient. &amp;lt;em&amp;gt;La Cange&amp;lt;/em&amp;gt; (inédit, seul fragment rédigé du &amp;lt;em&amp;gt;Voyage en Orient&amp;lt;/em&amp;gt;); &amp;lt;em&amp;gt;Noura&amp;lt;/em&amp;gt; (fragment de récit inédit); &amp;lt;em&amp;gt;La Spirale&amp;lt;/em&amp;gt; (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Caroline Dorion-Peyronnet et Yvan Leclerc. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2021, 978-2-35548-159-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur les &amp;lt;em&amp;gt;Lettres de Mirabeau à Sophie&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert, itinéraire d'un écrivain normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Découvertes Gallimard Hors série, 9782072930317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de notes de lecture « &amp;lt;em&amp;gt;L’Esthétique&amp;lt;/em&amp;gt; de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Trois contes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé et Pierre-Louis Rey. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, V : 1874-1880, 2021, Œuvres complètes, V, Bibliothèque de la Pléiade, 9782072856778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de notes de lecture « Jean-Jacques Rousseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rudolf Mahrer; Joël Zufferey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Voyage en Orient&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gothot-Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">établissement et présentation du texte par Claudine Gothot-Mersch, notes et cartes de Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II : 1845-1851, pp.1658, 2013, Œuvres complètes, II, Bibliothèque de la Pléiade, 978-2-07-011615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;. Édition intégrale balisée en XML-TEI des documents conservés à la bibliothèque municipale de Rouen, accompagnée d'un outil de production de &amp;quot;seconds volumes&amp;quot; possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librement disponible en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3500, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Palermo Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Mangiapane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Maria Palermo Di Stefano, Stéphanie Dord-Crouslé, Stella Mangiapane. Andrea Lippolis Editore, pp.261, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.416, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet ; avec des fragments du &amp;quot;second volume&amp;quot;, dont le Dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.503, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tournoi de Vauplassans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Al Matary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Délias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENS-LSH], 2007, Bibliothèque du XIXe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.430, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard e Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estação Liberdade, pp.395, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gothot-Mersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.748, 2006, Folio classique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2001, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet de Flaubert, une « encyclopédie critique en farce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.139, 2000, Lettres Belin Sup, Marie-Christine Bellosta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet, avec des fragments du &amp;quot;second volume&amp;quot; dont le Dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.482, 1999, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Revue Flaubert&amp;lt;/em&amp;gt;, n° 18, 2019 | &amp;lt;i&amp;gt;Bouvard et Pécuchet&amp;lt;/i&amp;gt; et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l’agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez, https://flaubert.univ-rouen.fr/labo-flaubert/revue-flaubert/revue-flaubert-n18-2019/, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Revue Flaubert&amp;lt;/em&amp;gt;, n° 13 - &amp;quot;Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;&amp;quot;: l'édition numérique du creuset flaubertien, Actes du colloque de Lyon des 7-9 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibliographisme de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, classer : Formes, usages et imaginaires de la bibliographie (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Flaubert, à Maupassant : « dessine-moi Étretat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Musée des Beaux-Arts de Lyon, Jan 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’interface du manuscrit et de l'imprimé : Flaubert et ses copistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for Textual Scholarship : Manuscripts in the Age of Print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Apr 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste des corrections pour la deuxième édition : un jalon essentiel dans la genèse post-éditoriale de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des œuvres. Genèse post-éditoriale et style du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Mahrer; Joël Zufferey, Jun 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copie dans tous ses états. Représentations et pratiques de la copie au XIXe siècle, des journaux voleurs à Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et technologies de la réécriture du Moyen-Âge à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Peureux; Julien Schuh, Oct 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Flaubert, en amont de « l’Écriture » : les notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire pour écrire – sur les notes de lecture des penseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Amselle; Monica Latham; Anne-Laure Rigeade; Rossana de Angelis, Jun 2024, Paris Bibliothèque nationale de France, Site Arsenal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : une archive numérique en constante et nécessaire expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archive : des sources primaires au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vito Avarello; Raphaèle Dumont; Emmanuelle Rimbot, Dec 2024, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épisode du celticisme dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : une réinterprétation normande des relations entre la Bretagne et l’Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en Bretagne, voyages en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Victorin, Mar 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04509832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la nièce prend la suite de l'oncle : Caroline et les manuscrits de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille(s) et relations familiales chez et autour de Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Pellegrini (PLURIELLES, UR 24142) et Juliette Azoulai (LISAA, UR 4120), Jun 2023, Paris, ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt; Journal des faits&amp;lt;/em&amp;gt; (1850-1854) est-il un journal voleur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couper/coller. Le journalisme aux ciseaux du XIXe siècle à Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dord-Crouslé; Sarah Mombert, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ma jambe appartient-elle à Villemessant ? » Flaubert en lutte contre la circulation médiatique de ses biographèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique médiatique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara; Marceau Levin; Nejma Omari; Marie-Ève Thérenty, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ruralité II : voix et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Vaugeois et Cécile Rochelois, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre en mouvement un roman inachevé : l’agenceur de «seconds volumes possibles» du projet Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Trends in Classics International Conference : « Labor imperfectus. Unfinished, Incomplete, Partial Texts in Classical Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Fabre-Serris (University of Lille); Stavros Frangoulidis (Aristotle University of Thessaloniki); Antonios Rengakos (Aristotle University of Thessaloniki &amp; Academy of Athens); Marco Formisano (Ghent University), Jun 2022, Thessaloniki, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du court dans l’écriture flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Gleizes et Laurent Demanze, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt;Journal des faits&amp;lt;/em&amp;gt; (1850-1854) : heurs et malheurs d’un journal reproducteur. Premier volet : Une “feuille de simple reproduction” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Médias 19 – Numapresse « Presses anciennes et modernes à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson (Université Laval) et Marie-Ève Thérenty (Université Paul Valéry Montpellier 3), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous manqué de Bouvard et Pécuchet avec la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être œil tout bonnement » : le regard de Flaubert sur les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Centre Flaubert du laboratoire CÉRÉdI de l’université de Rouen, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Un cœur simple&amp;lt;/em&amp;gt; : mansarde avec vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert en images. Colloque du bicentenaire de la naissance de Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Azoulai (Université Gustave Eiffel); Philippe Dufour (Université de Tours); Gisèle Séginger (Université Gustave Eiffel), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Cours de philosophie (Mallet), année 1839-1840 » : de la préparation du baccalauréat à la documentation du roman posthume &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert au Collège royal de Rouen, 1832-1839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Musée national de l’Éducation, Oct 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabeau tribun, Mirabeau intime : regards flaubertiens croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Flaubert (Cérédi, Université de Rouen Normandie); Amis de Flaubert et de Maupassant; CL 19 (Comité de liaison des associations dix-neuviémistes), Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Flaubert (1880-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert, manuscrits et genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis de Flaubert et Maupassant, Dec 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “chou prodigieux, et absolument incomestible” à la “copie-monument”: petite tératologie potagère de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, œuvre posthume et inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Plassard; Corinne Saminadayar-Perrin, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;, édition de 1879 : la “déliaison” à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences d’agrégation sur L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara et Sarah Mombert, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’auteur et l’éditeur commercial, quelle place pour l’éditeur scientifique ? Quelques réflexions à partir de l’édition des romans de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher, Gaëlle Burg et Giovanni Berjola, Oct 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mme Dambreuse, la &amp;quot;grande dame&amp;quot; : genèse et fonctionnement d’un type social dans &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs : Madame Bovary et L’Éducation sentimentale (1845 et 1869)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Azoulai et Gisèle Séginger, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01762333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l’œuvre de Louis Boussenard &amp;lt;em&amp;gt;Les Secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; à l’aune d’un genre en formation : le roman d’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan; Jean-François Chassay; Christèle Couleau; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes éditoriaux autour de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Ledda, Dec 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bêtisier agricole de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Nineteenth-Century French Studies Conference - « La terre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gretchen Schultz (Brown University) et Pratima Prasad (University of Massachusetts Boston), Oct 2016, Providence (RI), Brown University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations électriques dans &amp;lt;em&amp;gt;La Vie moderne&amp;lt;/em&amp;gt;, époque Charpentier (1879-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles électriques. Invention littéraire, vulgarisation et circulation médiatique (1740-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan; Delphine Gleizes, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en Orient : l’anti-voyageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Interdisciplinary Conference in the Humanities : « TRAVEL », University of West Georgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvonne Fuentes, Oct 2015, Carrollton, GA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une simple expérience de laboratoire” ? Fiction hybride et mélange des genres dans &amp;lt;em&amp;gt;Les Secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; par Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Nineteenth-Century French Studies Colloquium: « Contamination », 5-7 novembre 2015, Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göran Blix, Nov 2015, Princeton, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments textuels et catégories de classement. Un cas d'utilisation de XML-TEI dans le dispositif éditorial du corpus BOUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques et génétiques en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet BOUVARD : Présentation des principaux résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tournoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bouvard et Pécuchet : les " seconds volumes " possibles - Documentation, circulations, édition", ENS de Lyon, dir. Stéphanie Dord-Crouslé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de mise en relation Image/Transcription pour les documents manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;modèle abstrait&amp;quot; du corpus Bouvard : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude " Constitution et exploitation de corpus issus de manuscrits - Lectures, écritures et nouvelles approches en recherche documentaire " organisée par Cécile Meynard et Thomas Lebarbé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical decomposition of handwritten manuscripts layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Muenster, Germany. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatisée de lignes et de fragments textuels dans les images de manuscrits d'auteur du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatisée de lignes et de fragments textuels dans les images de manuscrits d’auteur du 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESCTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text lines and snippets extraction for 19th century handwriting documents layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 10th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1001-1005, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert : des fragments textuels en quête de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et de prospective du Cluster 13 " Culture, patrimoine, création " mis en place et soutenu par la Région Rhône-Alpes, vendredi 23 octobre 2009, Château de Montchat, Lyon 3e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du second volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition des dossiers documentaires de Bouvard et Pécuchet. Journées d'études internationales des 11 et 12 décembre 2008, Lyon, École Normale Supérieure - Lettres et Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et l'état d'avancement du projet Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition des dossiers documentaires de Bouvard et Pécuchet. Journées d'études internationales des 11 et 12 décembre 2008, Lyon, École Normale Supérieure - Lettres et Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Flaubert : du papier à l'écran - Parcours entre textes et avant-textes / Editing Flaubert: From Paper to Screen. Among Texts and Avant-textes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de Bergen (Norvège), 26-27 mai 2005 (Université de Bergen / AKSIS – Université Lumière Lyon 2-CNRS / LIRE) : « Publication et lecture numériques. Défis et processus engagés par l'édition critique et les activités de lecture sur supports numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; et la littérature. Étude génétique et critique du chapitre 5 de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Gustave Flaubert. Thèse N.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris VIII - Vincennes à Saint-Denis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998PA081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04324220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue dans &amp;lt;em&amp;gt;Un cœur simple&amp;lt;/em&amp;gt; de Flaubert. Étude de genèse. Mémoire de maîtrise de Lettres modernes, Université Paris VIII - Vincennes à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier Laporte réapparaît - premiers éléments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus conservé à la bibliothèque municipale de Rouen est enfin intégralement accessible en ligne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12k2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04759438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des pièces du dossier de genèse de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03953909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parution du dossier des notes de lecture prises par Flaubert sur l’&amp;lt;em&amp;gt;Esthétique&amp;lt;/em&amp;gt; de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03953877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données : Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique de corpus d’auteurs – aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greslou Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Hue-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beauchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR-07-CORP-009 BOUVARD - Les Dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert. Enrichissement, valorisation, documentation d'un corpus multi supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01322398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; (1869-1879). Édition et genèse éditoriale par Stéphanie DORD-CROUSLÉ, avec la collaboration, pour l’établissement des textes, de Lena MÖSCHLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, L’Éducation sentimentale (1869-1879)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert (1821-1880) : &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres [catalogue d’exposition, Fondation Martin Bodmer, 27 avril-31 août 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysticisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalis, François (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herculanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chojecki, Charles Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordin, Mme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuchiuk-Hanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouge, mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemerre, Alphonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second volume de Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Simbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy, Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier, Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs littéraires (Du Camp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier, Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux Greffiers, Les</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en Orient (1849-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Flaubert (Rouen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulcy, Félicien de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels Roret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laporte, Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louqsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étretat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brichetti, Joseph (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Adèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffiti (Flaubert, auteur de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte, Nubie, Palestine et Syrie (Du Camp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Madame Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor et Victorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barberou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alambic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeufroy, abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delavigne, Casimir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranée, mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucaud, Eulalie de Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caire, Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliman-Pacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planche, Gustave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme (écriture à)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus (écriture à)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaucorbeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person, Béatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faverges, comte de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx (Gizeh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphanie Dord-Crouslé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche au CNRS, à Lyon, au sein de l’UMR 5317 - IHRIM (Institut d’histoire des représentations et des idées dans les modernités ; équipe ENS de Lyon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephanie-dord-crousle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6683-9509</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050455907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancienne élève de l’ENS Ulm, agrégée de Lettres modernes, Stéphanie Dord-Crouslé est chercheur au CNRS, à Lyon, au sein de l’</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 5317 - IHRIM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Institut d’histoire des représentations et des idées dans les modernités ; équipe ENS de Lyon).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de Flaubert, elle a édité plusieurs de ses œuvres, dont son </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Claudine Gothot-Mersch) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trois contes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec Pierre-Louis Rey) dans la « Bibliothèque de la Pléiade » (Gallimard, 2013 et 2021). Elle a rédigé un ouvrage de synthèse sur le roman posthume (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet de Flaubert, une « encyclopédie critique en farce »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, 2000), une petite biographie (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert, itinéraire d'un écrivain normand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Découvertes Gallimard Hors série, 2021), ainsi que de très nombreux articles sur cet auteur. Elle dirige l’édition numérique des </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dossiers documentaires de Bouvard et Pécuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR Corpus, 2007), à laquelle est consacré le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">n° 13</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Ce projet de recherche a été membre fondateur du Consortium </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAHIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Corpus d’Auteurs pour les Humanités. Informatisation, Édition, Recherche, 2011-2021).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a collaboré à plusieurs projets d'envergure comme l'édition des </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journaux d'Alexandre Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (dir. Sarah Mombert), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (« Romans d'anticipation scientifique au tournant du XIXe siècle (1860-1940) » ; ANR, 2014-2019, dir. Claire Barel-Moisan), et, actuellement, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numapresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - « Du papier à l'écran. Mutations culturelles, transferts génériques, poétiques médiatiques de la presse française » (ANR, 2017-2023, dir. Marie-Eve Thérenty).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est membre du comité de pilotage du </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium ARIANE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Analyses. Recherches. Intelligence Artificielle et Nouvelles Éditions de textes, 2023-2027) et de l'</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicomité SHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Implication dans la recherche doctorale : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/050455907</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier Bergé et les “scénarios intermédiaires” manquants de L’Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Genèses de L’Éducation sentimentale, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’interface du manuscrit et de l'imprimé : Flaubert et ses copistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.139-150. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05354226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les encriers de Flaubert et la querelle du tripode (1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Études thématiques, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14v8u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux bouddhas de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2024, centenaire du Manifeste du surréalisme, 101, pp.25-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05037078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du &amp;lt;em&amp;gt;court&amp;lt;/em&amp;gt; dans l’écriture flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 355 - Faire court, éd. Delphine Gleizes et Laurent Demanze, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04755405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous manqué de Bouvard et Pécuchet avec la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scènes de première rencontre chez Flaubert, 30, pp.5376. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.5376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04407786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Caroline à Victorine : Flaubert pédagogue. L'éducation des filles par la lecture - pratique, théorie et fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Fablijes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/fablijes.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Nicolas Bourguinat, &amp;lt;em&amp;gt;L’avenir est gros ! Temps, espace et destinée dans « L’Éducation sentimentale »&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://flaubert.univ-rouen.fr/labo-flaubert/recensions/nicolas-bourguinat-lavenir-est-gros-temps-espace-et-destin%C3%A9e-dans-l%C3%A9ducation-sentimentale/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Cours de philosophie (Mallet), année 1839-1840 » : de la préparation du baccalauréat à la documentation pour le roman posthume &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 - Hors-série n°1 - Flaubert au Collège royal de Rouen (1832-1839), sous la dir. de Joëlle Robert, pp.169-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03956312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabeau tribun, Mirabeau intime : regards flaubertiens croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42 - Hors-série n°2 - Flaubert politique, sous la dir. de Yvan Leclerc et François Vanoosthuyse, pp.107-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04213197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Idées fort sages (c’est-à-dire miennes)” – Les opinions de Flaubert dans la documentation préparatoire pour &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale : Réflexion et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/2 - "Baudelaire / Flaubert : le bicentenaire de deux géants", pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Gertrude Tennant. &amp;lt;em&amp;gt;Mes souvenirs sur Hugo et Flaubert&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 - printemps 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cve.9290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03284813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;lt;em&amp;gt;Biographie Michaud&amp;lt;/em&amp;gt;, un dictionnaire au cœur de « l’encyclopédie critique en farce » flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Flaubert, le Dictionnaire et les dictionnaires, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03328525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Établir le texte de &amp;lt;em&amp;gt;Trois contes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 | 2020 Médiations flaubertiennes, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.4143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l'agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma chère Gertrude – ma vieille amie – ma jeunesse !” ‒ Les relations de Gustave Flaubert et Gertrude Tennant à la lumière de la nouvelle édition de la &amp;lt;em&amp;gt;Correspondance&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Flaubert Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, 2018, pp.99-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01638370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Thierry Poyet, &amp;lt;em&amp;gt;La Gens Flaubert : la fabrique de l’écrivain entre postures, amitiés et théories littéraires&amp;lt;/em&amp;gt;, Paris : Lettres modernes Minard & Classiques Garnier, 2017 (618 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 185 (3), pp.152-153. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.185.0142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02307933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitesse du récit : retour sur la genèse de quelques ellipses dans &amp;lt;em&amp;gt;L'Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Autour de L'Éducation sentimentale, 19 | 2018, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.3810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02306047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sottisier agricole de &amp;lt;i&amp;gt;Bouvard et Pécuchet&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 - </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l'agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Steve Murphy, &amp;lt;em&amp;gt;Complexités d'Un cœur simple&amp;lt;/em&amp;gt;, Genève, La Baconnière, « Nouvelle collection Langages », 2018 (397 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02128220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heurs et malheurs de la raison dans &amp;lt;em&amp;gt;Les secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; (1888), roman d’anticipation scientifique par Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'esprit (dé)réglé: Literature, Science, and the Life of the Mind in France, 1700–1900, Volume 56, Number 4, Winter 2016, pp.104-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2016.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner comme vraies des indications bibliographiques fausses&amp;quot;: construction concertée et glissements incontrôlés dans Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, « Bouvard et Pécuchet, roman et savoirs : l'édition électronique intégrale des manuscrits », Actes du colloque de Rouen, 7-9 mars 2013, sous la dir. d’Yvan Leclerc (15-2016)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu. Bouvard et Pécuchet, Gustave Flaubert - Jérôme Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Site Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04101080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale de Rouen dans &amp;lt;em&amp;gt;La Légende de saint Julien l’Hospitalier&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annoter pour la Bibliothèque de la Pléiade : l’exemple de la visite par Flaubert du musée royal Bourbon à Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01148835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bossuet de Flaubert ou la dialectique de l’aigle et de l’oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Bossuet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réceptions de Bossuet au XIXe siècle, 6, pp.85-102. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-6100-2.p.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le creuset flaubertien : l'édition des dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, prologue à l'avènement de &amp;quot;seconds volumes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 - "Les dossiers documentaires de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">": l'édition numérique du creuset flaubertien, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.d7cb1ir2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épisode grammatical de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; ou comment ériger un champ de ruines avec méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 - Flaubert : le passé, le présent, le mythe, pp.9-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la fiction dans le second volume de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : la fiction des savoirs, 1, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aes.579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674134v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux objets éditoriaux. Le site d'édition des dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; (Flaubert)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tournoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3-4), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.7.3-4.123-145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture et édition du ''second volume'' de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : configurations complexes de l'inachèvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 - Bouvard et Pécuchet, http://flaubert.revues.org/1808. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.1808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le modèle du kaléidoscope : concevoir l'édition électronique du &amp;quot;second volume&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers François Mauriac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19, pp.169-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00602644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;livre des voyageurs&amp;quot; au XIXe siècle : usages et manifestations littéraires avec application au cas de Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la section française de la Faculté des Lettres, Université Rikkyo, Tokyo, Japon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 - " Flaubert au carrefour des cultures ", textes réunis par Norioki Sugaya, pp.19-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464618v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les notes prises par Flaubert sur la revue &amp;lt;em&amp;gt;L'Artiste&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Flaubert et la peinture, 7, pp.255-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12292-0.p.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522648v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert libre lecteur. À propos de l'&amp;lt;em&amp;gt;Abrégé du catéchisme de persévérance&amp;lt;/em&amp;gt; de l'abbé Gaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 "Nouvelles recherches critiques et génétiques", pp.17. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/flaubert.521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00354507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiologie des inscriptions chez Flaubert, voyageur en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.573-586. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhlf.093.0573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le beau dans tous ses états - le moment esthétique dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes. Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Fiction et philosophie, 6, pp.85-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer Emma : la mise en texte de l'extrême-onction ou l'inversion des signes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 - « Madame Bovary, 150 ans et après » (actes du colloque de Rouen, 15-17 novembre 2007), pp.97-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00399545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dossier flaubertien mal connu : les notes pour le chapitre &amp;quot;Littérature&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires littéraires. revue trimestrielle consacrée à la littérature française des XIX et XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.119-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et la &amp;quot;religion moderne&amp;quot;. À partir du dossier &amp;quot;Religion&amp;quot; de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 - "Flaubert et les sciences", </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34847/nkl.5289cogb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus qu'une Terre promise, un “pays de connaissance” - Flaubert en Terre Sainte (août 1850)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives : revue de l'Université hébraïque de Jérusalem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11 (« Terres Promises »), pp.129-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre programme et processus : le dynamisme de l'écriture flaubertienne. Quelques points de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13, pp.63-87. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/item.1999.1120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique génétique et édition critique : apports et apories - L'exemple du chapitre V de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Flaubert-Maupassant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6, p. 57-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations électriques dans La Vie moderne à l'époque de Georges Charpentier (1879-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Barel-Moisan; Delphine Gleizes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles électriques. Littérature, culture visuelle et vulgarisation (1740-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-224, 2026, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s4a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05531502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Rochelois; Dominique Vaugeois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Soc et la plume. Mots et voix de la ruralité, de l'Antiquité à la littérature française contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2025, 978-2-600-06627-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05353330v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ma jambe appartient-elle à Villemessant ? » Flaubert en lutte contre la circulation médiatique de ses biographèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Bara; Marceau Levin; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias 19 Littérature et culture médiatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05302634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cœur simple : mansarde avec vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Azoulai; Philippe Dufour; Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert en images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-115, 2024, 9791037038593</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04586805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt;Journal des faits&amp;lt;/em&amp;gt; (1850-1854) : une «feuille de simple reproduction» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Pinson; Marie-Ève Thérenty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses anciennes et modernes à l'ère du numérique. Actes du congrès Médias 19 - Numapresse (Paris, 30 mai-3 juin 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médias 19 Littérature et culture médiatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04589321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting an Unfinished Novel Back into Motion: A Digital Tool to Create Possible “Second Volumes” of &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Fabre-Serris; Marco Formisano; Stavros Frangoulidis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labor Imperfectus. Unfinished, Incomplete, Partial Texts in Classical Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.405-418, 2023, Trends in Classics – Supplementary Volumes (Volume 157), 978-3-11-134079-1. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111340944-021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04264514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le tropisme oriental de Flaubert » [préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Caroline Dorion-Peyronnet et Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert : Pages d’Orient. La Cange (inédit, seul fragment rédigé du Voyage en Orient) ; Noura (fragment de récit inédit) ; La Spirale (scénario)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-15, 2021, 978-2-35548-159-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans la tête de Gustave Flaubert, catalogue de l’exposition organisée par les Archives départementales de la Seine-Maritime (8 octobre 2021-9 janvier 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des méandres et Direction des Archives départementales de la Seine-Maritime, pp.68-73, 2021, 978-2-9575565-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03408648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre de toute une vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc; Catherine Hubbard; Anne-Bénédicte Levollant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, la fabrique de l'œuvre. Les manuscrits de Flaubert à la bibliothèque de Rouen, catalogue de l’exposition organisée à Rouen, Bibliothèque Villon, du 11 décembre 2021 au 12 mars 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Falaises, pp.95-103, 2021, 978-2-84811-529-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Orient de Gustave Flaubert et Maxime Du Camp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Dorion-Peyronnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage(s) en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de la Seine-Maritime, pp.22-37, 2021, 978-2-37262-029-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03207522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’auteur “classique” et l’éditeur commercial, quelle place pour l’éditeur scientifique ? Quelques réflexions à partir de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Brancher, Gaëlle Burg et Giovanni Berjola. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éditeur à l'œuvre : reconsidérer l'auctorialité (fin XVe-XXIe siècle). Actes du colloque de Bâle, 11-13 octobre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Bâle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.68-77, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02895441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du chou “prodigieux, et absolument incomestible” à la “copie-monument” : petite tératologie potagère de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, œuvre posthume et inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Plassard, Corinne Saminadayar-Perrin et Yanna Kor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.47-58, 2020, Situations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02898194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10. La réception des Secrets de M. Synthèse par Louis Boussenard à l’aune du roman d’anticipation, un genre en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Barel-Moisan; Jean-François Chassay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roman des possibles. L’anticipation dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Université de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.193-209, 2019, Cavales, 9782760640177. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14xjt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02134302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en Orient : l’anti-voyageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Le Calvez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert voyageur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-214, 2019, Études dix-neuviémistes, n° 40, 978-2-406-07239-3. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07241-6.p.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02000429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de madame Dambreuse, la “grande dame”, dans les “scénarios intermédiaires” de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juliette Azoulai; Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Strasbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-292, 2019, Formes et savoirs, 978-2-86820-548-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de l’humanité selon Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur. Penser, représenter, rêver l’avenir au XIXe siècle, Actes du VIIe congrès de la SERD (Société des études romantiques et dix-neuviémistes, Paris, 19-22 janvier 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des Etudes romantiques et dix-neuviémistes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Le XIXe siècle face au futur. Penser, représenter, rêver l'avenir au XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01271719v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la genèse du personnage de Madame Arnoux, à la lumière d’un scénario inédit de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; intitulé “Mme Dubois”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Letizia Norci Cagiano de Azevedo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Non solo Madame Bovary. Flaubert e i suoi personaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni di Storia e Letteratura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-65, 2018, Quaderni di cultura francese, 9788893592154. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/265638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01422731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et les classiques sans âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Antoine-Mahut et Stéphane Zékian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges classiques du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-256, 2018, Actualité des Classiques, 97828130 0 2174. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01231711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de Flaubert : conserver pour prouver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les archives au XIXe siècle. Nouveaux partages, nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de ressources Jacques-Seebacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01651230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnage de Madame Arnoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Glaudes; Éléonore Reverzy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-66, 2017, Rencontres - 331, Série Études dix-neuviémistes - 39, 978-2-406-07457-1. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07459-5.p.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance entre Bouilhet et Flaubert, à partir de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; – et au-delà…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanessa Guignery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossed Correspondences: Writers as Readers and Critics of their Peers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.196-214, 2016, 978-1-4438-8699-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01076422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “seconds volumes” possibles de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : l’avènement d’un lecteur-auteur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Pety. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine littéraire en ligne : la renaissance du lecteur ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de l'université de Savoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-131, 2016, Corpus, 978-2-919732-44-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01083474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard, Pécuchet et la &amp;quot;vache désespérée&amp;quot; : le magnétisme entre savoir et farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Dumasy-Queffélec et Hélène Spengler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine, sciences de la vie et littérature en France et en Europe de la Révolution à nos jours, vol. III " Le médecin entre savoirs et pouvoirs "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-138, 2014, Histoire des idées et critique littéraire, 978-2-600-01698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368045v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;BP-sphère&amp;quot;. Inventaire raisonné des pièces du dossier de genèse de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Herschberg Pierrot; Jacques Neefs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet : archives et interprétation [actes du colloque de Paris, 21-23 mars 2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions nouvelles Cécile Defaut, pp.25-46, 2014, 9782350183565</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00805868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce Louis-Philippe en littérature&amp;quot; : Flaubert juge de Casimir Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Ledda et Florence Naugrette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Casimir Delavigne en son temps (Vie culturelle - Théâtre - Réception). Actes du colloque de Rouen, 24-25 octobre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eurédit, pp.327-339, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inscrire la mémoire de soi dans les lieux visités : pratique et réception des graffitis par les voyageurs du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa et Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage et la mémoire au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphis Éditions, pp.321-337, 2011, Silex</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00592848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prouver sans s'interdire de plaire : permanence et renouvellement du discours apologétique catholique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Guermès et Bertrand Marchal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Religions du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://etudes-romantiques.ish-lyon.cnrs.fr/religions.html, pp.1-10, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert : des fragments textuels en quête de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bougy; Carole Dornier; Catherine Jacquemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine à l'ère du numérique : structuration et balisage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaire de Caen, pp.79-89, 2011, Schedae</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441286v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre notes de lecture et fragments préparés pour le second volume, les transferts de citations à l'épreuve du dossier Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Lippolis Editore, pp.81-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'esclavage selon Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et esclavage, XVIIIe-XIXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.371-382, 2010, L'esprit des lettres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andrea Lippolis Editore, pp.15-20, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises encyclopédiques catholiques au XIXe siècle : quelques aspects liés à la construction du savoir littéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Andries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction des savoirs (XVIIIe - XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.177-196, 2009, Littérature et idéologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00391552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esprit du &amp;lt;em&amp;gt;Mousquetaire&amp;lt;/em&amp;gt; [ou comment divertir le lecteur à tout (petit) prix]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Durand; Sarah Mombert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre presse et littérature. Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque de la Faculté de Philosophie et Lettres de l'Université de Liège, Diffusion Droz, pp.133-153, 2009, 978-2-87019-297-9. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pulg.5400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00410405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les deux bibliothèques religieuses de &amp;lt;em&amp;gt;Madame Bovary&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger et Pierre-Louis Rey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Madame Bovary et les savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.147-155, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00365939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événement littéraire et culte de l'art éternel chez Flaubert – Rigueur des principes et petits arrangements pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Saminadayar-Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un événement littéraire au XIXe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, pp.75-91, 2008, Le XIXe siècle en représentation(s), 9782862727561. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.puse.2809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00283695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la famille ? L'univers romanesque de Flaubert à partir du cas de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Katarína Bednárová et Jana Truhlářová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille et relations familiales dans les littératures française et francophone (actes du colloque de Budmerice, Slovaquie, 3-5 octobre 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Comenius de Bratislava, SAP Bratislava, pp.121-134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00320616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et disparition de la &amp;quot;Panogaudopole&amp;quot;. L'épisode supprimé du jouet des enfants Homais (&amp;lt;em&amp;gt;Madame Bovary&amp;lt;/em&amp;gt;, II, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Maria Palermo et Stella Mangiapane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale « Madame Bovary, Préludes, présences, mutations / Preludi, presenze, mutazioni » (Messina, 26-28 ottobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni Scientifiche Italiane, pp.43-57, 2007, Accademia Peloritana dei Pericolanti - LXXXIII, suppl. 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00215998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert relecteur de lui-même: le cas épineux de &amp;lt;em&amp;gt;L'Education sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Hilsum. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La relecture de l’œuvre par ses écrivains mêmes, tome I « Tombeaux et testaments »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Kimé, pp.201-214, 2007, Les Cahiers de Marge (n° 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°135- « Crise religieuse d'Emma (2) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°136- « Les jouets des enfants de Homais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°134- « Crise religieuse d'Emma (1) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°133- « Embarras financiers de Charles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rouen / Bibliothèque municipale de Rouen, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription de la séquence n°5 (Études de médecine de Charles Bovary - 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc et Danielle Girard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcription intégrale du manuscrit de Madame Bovary de Flaubert - Edition en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18 folios (g223 (1) f°20 - 24v - 27 - 29 - 29v - 30 - 31 - 32 - 32v - 33 - 35 - 35v - 36; g223 (2) f, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et les &amp;lt;em&amp;gt;Manuels Roret&amp;lt;/em&amp;gt; ou le paradoxe de la vulgarisation. L'art des jardins dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Andries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partage des savoirs (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.93-118, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le darwinisme de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarga Moussa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idée de "race" dans les sciences humaines et la littérature (XVIIIe et XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.283-297, 2003, Histoire des sciences humaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Simon, Bouvard et Pécuchet : représentation d'une idéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Régnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études saint-simoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Lyon, pp.177-195, 2002, Littérature et idéologies, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.6191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses de Gorgu dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; - Une critique flaubertienne rusée de 1848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Saminadayar-Perrin et Hélène Millot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1848, une révolution du discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cahiers intempestifs, pp.253-267, 2001, « Lieux littéraires » IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de l'“impartialité” flaubertienne : le cas embarrassant de Joseph de Maistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La bibliothèque de Flaubert. Inventaires et critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.323-336, 2001, Flaubert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écart provincial dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; [de Flaubert]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amélie Djourachkovitch et Yvan Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Province-Paris. Topographies littéraires du XIXe siècle, Actes du colloque de Rouen, 19 et 20 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.341-354, 2000, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.purh.11427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir et ignorer dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Bellosta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir et ignorer (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ménon</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Platon; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Flaubert; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vie de Galilée</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> de Brecht)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.181, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages d’Orient. &amp;lt;em&amp;gt;La Cange&amp;lt;/em&amp;gt; (inédit, seul fragment rédigé du &amp;lt;em&amp;gt;Voyage en Orient&amp;lt;/em&amp;gt;); &amp;lt;em&amp;gt;Noura&amp;lt;/em&amp;gt; (fragment de récit inédit); &amp;lt;em&amp;gt;La Spirale&amp;lt;/em&amp;gt; (scénario)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dorion-Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé, Caroline Dorion-Peyronnet et Yvan Leclerc. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120, 2021, 978-2-35548-159-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03441944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes de lecture sur les &amp;lt;em&amp;gt;Lettres de Mirabeau à Sophie&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert, itinéraire d'un écrivain normand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Découvertes Gallimard Hors série, 9782072930317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03168568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de notes de lecture « &amp;lt;em&amp;gt;L’Esthétique&amp;lt;/em&amp;gt; de Hegel »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03233384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Trois contes&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé et Pierre-Louis Rey. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, V : 1874-1880, 2021, Œuvres complètes, V, Bibliothèque de la Pléiade, 9782072856778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier de notes de lecture « Jean-Jacques Rousseau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Dossiers de Bouvard et Pécuchet = ISSN 2495-9979</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rudolf Mahrer; Joël Zufferey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Voyage en Orient&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gothot-Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">établissement et présentation du texte par Claudine Gothot-Mersch, notes et cartes de Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II : 1845-1851, pp.1658, 2013, Œuvres complètes, II, Bibliothèque de la Pléiade, 978-2-07-011615-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00920789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;. Édition intégrale balisée en XML-TEI des documents conservés à la bibliothèque municipale de Rouen, accompagnée d'un outil de production de &amp;quot;seconds volumes&amp;quot; possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Dord-Crouslé. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librement disponible en ligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3500, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Maria Palermo Di Stefano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Mangiapane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rosa Maria Palermo Di Stefano, Stéphanie Dord-Crouslé, Stella Mangiapane. Andrea Lippolis Editore, pp.261, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00549164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.416, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00388358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet ; avec des fragments du &amp;quot;second volume&amp;quot;, dont le Dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.503, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tournoi de Vauplassans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Maindron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Al Matary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Délias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[ENS-LSH], 2007, Bibliothèque du XIXe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.430, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard e Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estação Liberdade, pp.395, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00432501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Gothot-Mersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, pp.748, 2006, Folio classique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie du dix-neuvième siècle. Année 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation sentimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, 2001, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet de Flaubert, une « encyclopédie critique en farce »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Belin, pp.139, 2000, Lettres Belin Sup, Marie-Christine Bellosta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00149828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet, avec des fragments du &amp;quot;second volume&amp;quot; dont le Dictionnaire des idées reçues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion, pp.482, 1999, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00102693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Revue Flaubert&amp;lt;/em&amp;gt;, n° 18, 2019 | &amp;lt;i&amp;gt;Bouvard et Pécuchet&amp;lt;/i&amp;gt; et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18- </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et l’agriculture Numéro dirigé par Stéphanie Dord-Crouslé et Éric Le Calvez, https://flaubert.univ-rouen.fr/labo-flaubert/revue-flaubert/revue-flaubert-n18-2019/, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02275614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Revue Flaubert&amp;lt;/em&amp;gt;, n° 13 - &amp;quot;Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;&amp;quot;: l'édition numérique du creuset flaubertien, Actes du colloque de Lyon des 7-9 mars 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00957029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bibliographisme de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, écrire, classer : Formes, usages et imaginaires de la bibliographie (XIXe-XXIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsa Courant, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde - Flaubert, à Maupassant : « dessine-moi Étretat »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Musée des Beaux-Arts de Lyon, Jan 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’interface du manuscrit et de l'imprimé : Flaubert et ses copistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for Textual Scholarship : Manuscripts in the Age of Print</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’études supérieures de la Renaissance, Apr 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05047059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La copie dans tous ses états. Représentations et pratiques de la copie au XIXe siècle, des journaux voleurs à Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures et technologies de la réécriture du Moyen-Âge à aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Peureux; Julien Schuh, Oct 2025, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05304563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La liste des corrections pour la deuxième édition : un jalon essentiel dans la genèse post-éditoriale de Madame Bovary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des œuvres. Genèse post-éditoriale et style du roman au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudolf Mahrer; Joël Zufferey, Jun 2025, Lausanne (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers documentaires de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : une archive numérique en constante et nécessaire expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archive : des sources primaires au numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vito Avarello; Raphaèle Dumont; Emmanuelle Rimbot, Dec 2024, Saint-Étienne (Université Jean Monnet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04821703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chez Flaubert, en amont de « l’Écriture » : les notes de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire pour écrire – sur les notes de lecture des penseurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédérique Amselle; Monica Latham; Anne-Laure Rigeade; Rossana de Angelis, Jun 2024, Paris Bibliothèque nationale de France, Site Arsenal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04619231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épisode du celticisme dans &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; : une réinterprétation normande des relations entre la Bretagne et l’Orient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages en Bretagne, voyages en Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Victorin, Mar 2024, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04509832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la nièce prend la suite de l'oncle : Caroline et les manuscrits de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famille(s) et relations familiales chez et autour de Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Florence Pellegrini (PLURIELLES, UR 24142) et Juliette Azoulai (LISAA, UR 4120), Jun 2023, Paris, ENS Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt; Journal des faits&amp;lt;/em&amp;gt; (1850-1854) est-il un journal voleur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couper/coller. Le journalisme aux ciseaux du XIXe siècle à Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphanie Dord-Crouslé; Sarah Mombert, Feb 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De quel droit ma jambe appartient-elle à Villemessant ? » Flaubert en lutte contre la circulation médiatique de ses biographèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique médiatique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara; Marceau Levin; Nejma Omari; Marie-Ève Thérenty, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03945333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et ruralité II : voix et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Vaugeois et Cécile Rochelois, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03835895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remettre en mouvement un roman inachevé : l’agenceur de «seconds volumes possibles» du projet Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Trends in Classics International Conference : « Labor imperfectus. Unfinished, Incomplete, Partial Texts in Classical Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Fabre-Serris (University of Lille); Stavros Frangoulidis (Aristotle University of Thessaloniki); Antonios Rengakos (Aristotle University of Thessaloniki &amp; Academy of Athens); Marco Formisano (Ghent University), Jun 2022, Thessaloniki, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03708421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modalités du court dans l’écriture flaubertienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Delphine Gleizes et Laurent Demanze, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;lt;em&amp;gt;Journal des faits&amp;lt;/em&amp;gt; (1850-1854) : heurs et malheurs d’un journal reproducteur. Premier volet : Une “feuille de simple reproduction” ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Médias 19 – Numapresse « Presses anciennes et modernes à l’ère du numérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson (Université Laval) et Marie-Ève Thérenty (Université Paul Valéry Montpellier 3), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Un cœur simple&amp;lt;/em&amp;gt; : mansarde avec vues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert en images. Colloque du bicentenaire de la naissance de Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Azoulai (Université Gustave Eiffel); Philippe Dufour (Université de Tours); Gisèle Séginger (Université Gustave Eiffel), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03900401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rendez-vous manqué de Bouvard et Pécuchet avec la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Être œil tout bonnement » : le regard de Flaubert sur les arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Centre Flaubert du laboratoire CÉRÉdI de l’université de Rouen, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Cours de philosophie (Mallet), année 1839-1840 » : de la préparation du baccalauréat à la documentation du roman posthume &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert au Collège royal de Rouen, 1832-1839</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amis de Flaubert et de Maupassant; Musée national de l’Éducation, Oct 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirabeau tribun, Mirabeau intime : regards flaubertiens croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Flaubert (Cérédi, Université de Rouen Normandie); Amis de Flaubert et de Maupassant; CL 19 (Comité de liaison des associations dix-neuviémistes), Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03389149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Flaubert (1880-1931)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert, manuscrits et genèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis de Flaubert et Maupassant, Dec 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03503100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du “chou prodigieux, et absolument incomestible” à la “copie-monument”: petite tératologie potagère de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;, œuvre posthume et inachevée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature monstre. Une tératologie de l’art et du social (1848-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Didier Plassard; Corinne Saminadayar-Perrin, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;, édition de 1879 : la “déliaison” à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences d’agrégation sur L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara et Sarah Mombert, Jan 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01731747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mme Dambreuse, la &amp;quot;grande dame&amp;quot; : genèse et fonctionnement d’un type social dans &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert. Histoire et étude de mœurs : Madame Bovary et L’Éducation sentimentale (1845 et 1869)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Juliette Azoulai et Gisèle Séginger, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01762333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l’auteur et l’éditeur commercial, quelle place pour l’éditeur scientifique ? Quelques réflexions à partir de l’édition des romans de Flaubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher, Gaëlle Burg et Giovanni Berjola, Oct 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01899732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception de l’œuvre de Louis Boussenard &amp;lt;em&amp;gt;Les Secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; à l’aune d’un genre en formation : le roman d’anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’émergence du roman d’anticipation scientifique dans l’espace médiatique francophone (1860-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan; Jean-François Chassay; Christèle Couleau; Sarah Mombert, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes éditoriaux autour de &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur L’Éducation sentimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvain Ledda, Dec 2017, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations électriques dans &amp;lt;em&amp;gt;La Vie moderne&amp;lt;/em&amp;gt;, époque Charpentier (1879-1883)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merveilles électriques. Invention littéraire, vulgarisation et circulation médiatique (1740-1940)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claire Barel-Moisan; Delphine Gleizes, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bêtisier agricole de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Nineteenth-Century French Studies Conference - « La terre »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gretchen Schultz (Brown University) et Pratima Prasad (University of Massachusetts Boston), Oct 2016, Providence (RI), Brown University, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaubert en Orient : l’anti-voyageur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Interdisciplinary Conference in the Humanities : « TRAVEL », University of West Georgia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yvonne Fuentes, Oct 2015, Carrollton, GA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01220024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une simple expérience de laboratoire” ? Fiction hybride et mélange des genres dans &amp;lt;em&amp;gt;Les Secrets de Monsieur Synthèse&amp;lt;/em&amp;gt; par Louis Boussenard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st Annual Nineteenth-Century French Studies Colloquium: « Contamination », 5-7 novembre 2015, Princeton University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Göran Blix, Nov 2015, Princeton, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments textuels et catégories de classement. Un cas d'utilisation de XML-TEI dans le dispositif éditorial du corpus BOUVARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditions critiques et génétiques en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet BOUVARD : Présentation des principaux résultats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Tournoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Bouvard et Pécuchet : les " seconds volumes " possibles - Documentation, circulations, édition", ENS de Lyon, dir. Stéphanie Dord-Crouslé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de mise en relation Image/Transcription pour les documents manuscrits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone sur l'Écrit et le Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;modèle abstrait&amp;quot; du corpus Bouvard : première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morlock-Gerstenkorn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d'étude " Constitution et exploitation de corpus issus de manuscrits - Lectures, écritures et nouvelles approches en recherche documentaire " organisée par Cécile Meynard et Thomas Lebarbé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical decomposition of handwritten manuscripts layouts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Muenster, Germany. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03767-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatisée de lignes et de fragments textuels dans les images de manuscrits d'auteur du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatisée de lignes et de fragments textuels dans les images de manuscrits d’auteur du 19ème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAJESCTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text lines and snippets extraction for 19th century handwriting documents layout analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Malleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Emptoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 10th International Conference on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.1001-1005, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDAR.2009.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition électronique des dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert : des fragments textuels en quête de mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de bilan et de prospective du Cluster 13 " Culture, patrimoine, création " mis en place et soutenu par la Région Rhône-Alpes, vendredi 23 octobre 2009, Château de Montchat, Lyon 3e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du second volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition des dossiers documentaires de Bouvard et Pécuchet. Journées d'études internationales des 11 et 12 décembre 2008, Lyon, École Normale Supérieure - Lettres et Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et l'état d'avancement du projet Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Édition des dossiers documentaires de Bouvard et Pécuchet. Journées d'études internationales des 11 et 12 décembre 2008, Lyon, École Normale Supérieure - Lettres et Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00368846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Flaubert : du papier à l'écran - Parcours entre textes et avant-textes / Editing Flaubert: From Paper to Screen. Among Texts and Avant-textes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire de Bergen (Norvège), 26-27 mai 2005 (Université de Bergen / AKSIS – Université Lumière Lyon 2-CNRS / LIRE) : « Publication et lecture numériques. Défis et processus engagés par l'édition critique et les activités de lecture sur supports numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Bergen, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00522267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; et la littérature. Étude génétique et critique du chapitre 5 de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Gustave Flaubert. Thèse N.R.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Littératures. Université Paris VIII - Vincennes à Saint-Denis, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1998PA081531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04324220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue dans &amp;lt;em&amp;gt;Un cœur simple&amp;lt;/em&amp;gt; de Flaubert. Étude de genèse. Mémoire de maîtrise de Lettres modernes, Université Paris VIII - Vincennes à Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dossier Laporte réapparaît - premiers éléments d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05002704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corpus conservé à la bibliothèque municipale de Rouen est enfin intégralement accessible en ligne !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12k2m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04759438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des pièces du dossier de genèse de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03953909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parution du dossier des notes de lecture prises par Flaubert sur l’&amp;lt;em&amp;gt;Esthétique&amp;lt;/em&amp;gt; de Hegel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03953877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans de Gestion de Données des projets membres du consortium CAHIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CAHIER - Consortium CAHIER. 2021, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données : Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene L'Hermite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03414508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition numérique de corpus d’auteurs – aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greslou Elisabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elysabeth Hue-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beauchamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03400177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR-07-CORP-009 BOUVARD - Les Dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt; de Flaubert. Enrichissement, valorisation, documentation d'un corpus multi supports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01322398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (108)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, &amp;lt;em&amp;gt;L’Éducation sentimentale&amp;lt;/em&amp;gt; (1869-1879). Édition et genèse éditoriale par Stéphanie DORD-CROUSLÉ, avec la collaboration, pour l’établissement des textes, de Lena MÖSCHLER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert, L’Éducation sentimentale (1869-1879)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02117775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustave Flaubert (1821-1880) : &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres [catalogue d’exposition, Fondation Martin Bodmer, 27 avril-31 août 2018]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01969676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Artiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sphinx (Gizeh)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person, Béatrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus (écriture à)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaucorbeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme (écriture à)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faverges, comte de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mysticisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitalis, François (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herculanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chojecki, Charles Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordin, Mme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuchiuk-Hanem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouge, mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemerre, Alphonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second volume de Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier, Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux Greffiers, Les</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage en Orient (1849-1851)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Flaubert (Rouen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gorgu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephany (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulcy, Félicien de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyrouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drogman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charpentier, Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs littéraires (Du Camp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévy, Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Simbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assouan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étretat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esneh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnets de voyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épreuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louqsor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosseir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumouchel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brichetti, Joseph (drogman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laporte, Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels Roret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard et Pécuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égypte, Nubie, Palestine et Syrie (Du Camp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor et Victorine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Madame Ludovica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrot, Adèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graffiti (Flaubert, auteur de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barberou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alambic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeufroy, abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delavigne, Casimir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouvard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méditerranée, mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucaud, Eulalie de Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caire, Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavignolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soliman-Pacha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérusalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planche, Gustave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Gustave Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId389"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF0F599D"/>
+    <w:nsid w:val="8B5ED444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dord-crousle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6683-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050455907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dossiers-flaubert.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://flaubert.univ-rouen.fr/revue/sommaire.php?id=15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alexandredumas.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anranticip.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cst-ariane.huma-num.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.episciences.org/fr/gouvernance/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/050455907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v8u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.5376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147244v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.9290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4143" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3810" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275613v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Calvez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638370v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2016.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6100-2.p.0085" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d7cb1ir2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674134v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.579" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock-Gerstenkorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.3-4.123-145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C780E8DFFFA5FC0998B9B5199D15026F5E75CC9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.1808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464618v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522648v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12292-0.p.0261" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.093.0573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5289cogb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.1999.1120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05353330v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600066273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/la-fabrique-des-recits-de-vie-circulation-des-biographemes-de-vapereau-wikipedia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/flaubert-en-images-juliette-azoulai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/presses-anciennes-et-modernes-lere-du-numerique/le-journal-des-faits-1850-1854-une-feuille-de-simple-reproduction" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111340944-toc/html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111340944-021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=497&amp;amp;controller=product&amp;amp;search_query=flaubert&amp;amp;results=14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895441v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emono.unibas.ch/emono/catalog/view/61/48/555" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000429v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/flaubert-voyageur-flaubert-en-orient-l-anti-touriste.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07241-6.p.0203" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134302v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/le-roman-des-possibles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xjt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370627v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100564090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/catalogo/non-solo-madame-bovary/5287" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/265638" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271719v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/le-xixe-siecle-au-futur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/articles/995" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/bibliotheque/items/show/41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=3133" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5.p.0051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/crossed-correspondences" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/572-patrimoine-litteraire-en-ligne-la-renaissance-du-lecteur.php" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368045v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441286v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.5400" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.2809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143416v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00215998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.11427" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?view=thumbnails&amp;amp;viewf=patrimonial&amp;amp;volume=68.70&amp;amp;setPerPage=30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard-Hors-serie/Flaubert-itineraire-d-un-ecrivain-normand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?view=thumbnails&amp;amp;viewf=patrimonial&amp;amp;volume=68.69&amp;amp;setPerPage=30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?access=volume&amp;amp;viewf=par_cote&amp;amp;corpus=Montmorency&amp;amp;volume=1&amp;amp;num_folio=001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variance.ch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gothot-Mersch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Palermo Di Stefano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mangiapane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;gnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Maindron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;lias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102758v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102748v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102693v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mombert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619231v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04509832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984405v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604166v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900401v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363399v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899732v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400519v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malleron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535445v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04324220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA081531" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12k2m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01322398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969676v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609644v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609624v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609736v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609711v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609640v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609692v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609721v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609720v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609662v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609649v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609627v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609616v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609673v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609660v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609631v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609650v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609740v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609731v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609726v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609725v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609191v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609688v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609645v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609636v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609678v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609648v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609641v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609614v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609655v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609715v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609680v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609653v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609685v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609663v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609617v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609664v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609733v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609698v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609657v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609652v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609611v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609738v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609712v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609697v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609701v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609634v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609615v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609630v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609623v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609612v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609687v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609618v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609677v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609642v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609629v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609626v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609622v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609670v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609646v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609661v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609718v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609717v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609750v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609729v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609709v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612684v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609671v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609667v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609699v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609684v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609675v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609637v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609625v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609613v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609682v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609654v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609639v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609628v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609744v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609633v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609748v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609724v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609747v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609728v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609700v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609643v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609668v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609656v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609681v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609674v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609607v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609666v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609610v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609608v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dord-crousle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6683-9509" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050455907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ihrim.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dossiers-flaubert.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://flaubert.univ-rouen.fr/revue/sommaire.php?id=15" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cahier.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alexandredumas.org/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anranticip.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.numapresse.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cst-ariane.huma-num.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.episciences.org/fr/gouvernance/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/050455907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506588v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302655v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14v8u" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05037078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04407786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.5376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147244v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/fablijes.156" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956312v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04213197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266588v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.9290" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03328525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.4143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275615v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Calvez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.185.0142" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.3810" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275613v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02128220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148812v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2016.0045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148835v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6100-2.p.0085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.d7cb1ir2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951768v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674134v4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.579" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morlock-Gerstenkorn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tournoy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.7.3-4.123-145" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C780E8DFFFA5FC0998B9B5199D15026F5E75CC9E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745159v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.1808" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464618v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522648v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12292-0.p.0261" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/flaubert.521" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.093.0573" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/nkl.5289cogb" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.1999.1120" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05531502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/lisaa/2945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s4a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05353330v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600066273" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05302634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/la-fabrique-des-recits-de-vie-circulation-des-biographemes-de-vapereau-wikipedia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04586805v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/flaubert-en-images-juliette-azoulai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589321v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medias19.org/publications/presses-anciennes-et-modernes-lere-du-numerique/le-journal-des-faits-1850-1854-une-feuille-de-simple-reproduction" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111340944-toc/html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111340944-021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dulerot.fr/index.php?id_product=497&amp;amp;controller=product&amp;amp;search_query=flaubert&amp;amp;results=14" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408648v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03207522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895441v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://emono.unibas.ch/emono/catalog/view/61/48/555" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02134302v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/le-roman-des-possibles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14xjt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/flaubert-voyageur-flaubert-en-orient-l-anti-touriste.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07241-6.p.0203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370627v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100564090" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271719v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/le-xixe-siecle-au-futur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422731v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.storiaeletteratura.it/catalogo/non-solo-madame-bovary/5287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/265638" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eac.ac/articles/995" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.995" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01651230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://seebacher.lac.univ-paris-diderot.fr/bibliotheque/items/show/41" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=3133" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07459-5.p.0051" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01076422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/crossed-correspondences" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083474v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.llseti.univ-smb.fr/web/llseti/572-patrimoine-litteraire-en-ligne-la-renaissance-du-lecteur.php" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368045v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592848v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441286v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397326v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549160v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00410405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulg.5400" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puse.2809" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00320616v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00215998v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199160v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Flaubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199164v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102668v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.6191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149824v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.11427" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03441944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dorion-Peyronnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?view=thumbnails&amp;amp;viewf=patrimonial&amp;amp;volume=68.70&amp;amp;setPerPage=30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03168568v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Decouvertes-Gallimard/Decouvertes-Gallimard-Hors-serie/Flaubert-itineraire-d-un-ecrivain-normand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03233384v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?view=thumbnails&amp;amp;viewf=patrimonial&amp;amp;volume=68.69&amp;amp;setPerPage=30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225924v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Rey" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes137" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dossiers-flaubert.fr/folios.php?access=volume&amp;amp;viewf=par_cote&amp;amp;corpus=Montmorency&amp;amp;volume=1&amp;amp;num_folio=001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957776v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://variance.ch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00920789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gothot-Mersch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-pleiade.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/OEuvres-completes127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00976835v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Palermo Di Stefano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Mangiapane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388358v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe R&#233;gnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199194v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Maindron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;lias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432501v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102748v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102758v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102696v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102693v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957029v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485319v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047059v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304563v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mombert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095874v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04821703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04619231v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04509832v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116974v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984405v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03945333v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03835895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708421v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687803v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03900401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604166v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363399v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389149v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03503100v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925030v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01731747v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01899732v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654511v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400519v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220024v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228123v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838143v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Malleron" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Emptoz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368044v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03767-2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535445v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420060v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.199" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426295v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368850v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368846v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522267v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04324220v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998PA081531" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002704v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04759438v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12k2m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953909v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03953877v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465075v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene L'Hermite" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Abiven" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03414508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03400177v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elysabeth Hue-Gay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rageot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beauchamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01322398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117775v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01969676v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609700v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609668v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609656v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609610v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609747v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609728v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609748v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609693v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609608v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609672v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609711v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609644v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609640v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609721v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609736v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609662v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609649v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609627v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609616v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609673v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609660v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609631v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609650v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609740v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609731v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609726v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609725v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609715v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609680v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609653v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609663v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609617v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609664v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609733v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609698v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609657v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609652v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609611v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609621v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609679v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609655v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609641v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609614v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609688v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609683v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609648v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609191v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609645v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609690v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609635v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609623v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609615v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609738v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609634v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609630v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609687v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609612v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609701v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609697v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609712v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609618v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609677v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609670v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609622v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609729v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609718v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609717v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609642v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609709v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609750v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609646v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609629v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609671v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609667v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609699v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609696v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609684v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609675v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609625v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609613v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609654v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609639v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609628v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609620v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609744v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>