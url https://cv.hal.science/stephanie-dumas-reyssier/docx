--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -1045,174 +1045,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir avec des enseignants un environnement numérique en mathématiques pour le rendre affordant</w:t>
+                <w:t xml:space="preserve">Professionnalisation du docteur entre intériorisation culturelle-normative et distanciation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interpares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03387806v1</w:t>
+                <w:t xml:space="preserve">hal-03474057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation du docteur entre intériorisation culturelle-normative et distanciation critique</w:t>
+                <w:t xml:space="preserve">Co-concevoir avec des enseignants un environnement numérique en mathématiques pour le rendre affordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpares</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474057v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1608,178 +1608,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et confinement dans l’enseignement supérieur : entre prescrit et adaptation au « tout à distance »</w:t>
+                <w:t xml:space="preserve">L'entretien d'explicitation pour mener l'enquête: intérêts et limites. In: J. Thievenaz, J. Guérin, Simonian S., Reyssier S. et al. (2022). Enquête scientifique/enquête de sens commun: mettre en objet le principe d'investigation sur les terrains du travail et de la formation [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Et maintenant qu'allons-nous faire? Pédagogie et numérique à l'université"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international de didactique professionnelle. Entre travail et formation: regards croisés sur les questions de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703309v1</w:t>
+                <w:t xml:space="preserve">hal-03703231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien d'explicitation pour mener l'enquête: intérêts et limites. In: J. Thievenaz, J. Guérin, Simonian S., Reyssier S. et al. (2022). Enquête scientifique/enquête de sens commun: mettre en objet le principe d'investigation sur les terrains du travail et de la formation [symposium]</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et confinement dans l’enseignement supérieur : entre prescrit et adaptation au « tout à distance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de didactique professionnelle. Entre travail et formation: regards croisés sur les questions de la formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque "Et maintenant qu'allons-nous faire? Pédagogie et numérique à l'université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703231v1</w:t>
+                <w:t xml:space="preserve">hal-03703309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
               </w:r>
@@ -2557,178 +2557,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
+                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque e-fran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474122v1</w:t>
+                <w:t xml:space="preserve">hal-03474106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
+                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque e-fran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474106v1</w:t>
+                <w:t xml:space="preserve">hal-03474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Doctorat : entre intériorisation culturelle-normative et distanciation critique.</w:t>
               </w:r>
@@ -2913,233 +2913,164 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier en ingénierie de formation les conditions écologiques permettant au sujet de se développer dans un environnement instrumenté</w:t>
+                <w:t xml:space="preserve">Étudier l'innovation technologique et pédagogique à partir des affordances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner l’innovation. Lectures axiologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Raison et Passions, 2022, 978-2-917645-88-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04386369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3207,51 +3138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="745015D6"/>
+    <w:nsid w:val="520F5D87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3438,51 +3369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dumas-reyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0773-6988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254370152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04059120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Touraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.059.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu Jourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05493770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Draperi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05493745v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dumas-reyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0773-6988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254370152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04059120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Touraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.059.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu Jourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05493770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Draperi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>