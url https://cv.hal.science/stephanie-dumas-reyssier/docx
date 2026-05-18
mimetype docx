--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -526,464 +526,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Favoriser les activités d’orientation des conseillers en Mission Locale avec l’application-web DiagOriente</w:t>
+                <w:t xml:space="preserve">How does adaptive gamification impact different types of student motivation over time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Touraille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hallifax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.17151⟩</w:t>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.6043-6062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2023.2248220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059120v1</w:t>
+                <w:t xml:space="preserve">hal-04191005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does adaptive gamification impact different types of student motivation over time?</w:t>
+                <w:t xml:space="preserve">Favoriser les activités d’orientation des conseillers en Mission Locale avec l’application-web DiagOriente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Simonian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christel Touraille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (10), pp.6043-6062. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52/1, pp.33-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10494820.2023.2248220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.17151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191005v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Game Elements on Learner Motivation: Influence of Initial Motivation and Player Profile</w:t>
+                <w:t xml:space="preserve">L’approche écologique pour percevoir les conditions favorisant le développement humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TLT.2022.3153239⟩</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Formation et interculturalité, 2 (59), pp.95-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.059.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579428v2</w:t>
+                <w:t xml:space="preserve">hal-03703225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche écologique pour percevoir les conditions favorisant le développement humain</w:t>
+                <w:t xml:space="preserve">The Impact of Game Elements on Learner Motivation: Influence of Initial Motivation and Player Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Hallifax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Formation et interculturalité, 2 (59), pp.95-110. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.42-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.059.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TLT.2022.3153239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703225v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579428v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un EIAH sur la motivation des élèves à faire des mathématiques : caractéristiques des élèves et style de l’enseignant.</w:t>
               </w:r>
@@ -1045,174 +1045,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation du docteur entre intériorisation culturelle-normative et distanciation critique</w:t>
+                <w:t xml:space="preserve">Co-concevoir avec des enseignants un environnement numérique en mathématiques pour le rendre affordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpares</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.5831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474057v1</w:t>
+                <w:t xml:space="preserve">halshs-03387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-concevoir avec des enseignants un environnement numérique en mathématiques pour le rendre affordant</w:t>
+                <w:t xml:space="preserve">Professionnalisation du docteur entre intériorisation culturelle-normative et distanciation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interpares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dms.5831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03387806v1</w:t>
+                <w:t xml:space="preserve">hal-03474057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1256,51 +1256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Popescu Jourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches performatives. Pour une éducation inclusive de l'école à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFERE Provence, Jun 2024, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1457,618 +1457,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conditions qui font que l’environnement est affordant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifier en ingénierie de formation, les conditions écologiques permettant au sujet de se développer dans un environnement instrumenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du projet Perception et Apprentissage avec le Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">Colloque « Individu et formation, une relation en complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Bourgogne, Jun 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493770v1</w:t>
+                <w:t xml:space="preserve">hal-04386379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier en ingénierie de formation, les conditions écologiques permettant au sujet de se développer dans un environnement instrumenté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conditions qui font que l’environnement est affordant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Draperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Individu et formation, une relation en complexité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Bourgogne, Jun 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du projet Perception et Apprentissage avec le Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, Dec 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386379v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretien d'explicitation pour mener l'enquête: intérêts et limites. In: J. Thievenaz, J. Guérin, Simonian S., Reyssier S. et al. (2022). Enquête scientifique/enquête de sens commun: mettre en objet le principe d'investigation sur les terrains du travail et de la formation [symposium]</w:t>
+                <w:t xml:space="preserve">Crise sanitaire et confinement dans l’enseignement supérieur : entre prescrit et adaptation au « tout à distance »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque international de didactique professionnelle. Entre travail et formation: regards croisés sur les questions de la formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque "Et maintenant qu'allons-nous faire? Pédagogie et numérique à l'université"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703231v1</w:t>
+                <w:t xml:space="preserve">hal-03703309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise sanitaire et confinement dans l’enseignement supérieur : entre prescrit et adaptation au « tout à distance »</w:t>
+                <w:t xml:space="preserve">L'entretien d'explicitation pour mener l'enquête: intérêts et limites. In: J. Thievenaz, J. Guérin, Simonian S., Reyssier S. et al. (2022). Enquête scientifique/enquête de sens commun: mettre en objet le principe d'investigation sur les terrains du travail et de la formation [symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Simonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Et maintenant qu'allons-nous faire? Pédagogie et numérique à l'université"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème colloque international de didactique professionnelle. Entre travail et formation: regards croisés sur les questions de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703309v1</w:t>
+                <w:t xml:space="preserve">hal-03703231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
+                <w:t xml:space="preserve">Appréhender la transformation du sujet d’un point de vue écologique par l’étude des affordances perçues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">séminaire doctoral interuniversitaire « Activités, Apprentissages, Expérience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474082v1</w:t>
+                <w:t xml:space="preserve">hal-03474078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender la transformation du sujet d’un point de vue écologique par l’étude des affordances perçues.</w:t>
+                <w:t xml:space="preserve">L’approche écologique pour percevoir les conditions favorisant l’apprentissage humain. In: S. Simonian, J. Thievenaz, J. Guérin, Reyssier, S. et al. (2021). Appréhender et objectiver les processus de transformations conjointes dans et par l'activité : une perspective anthropo-écologique [Symposium]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire doctoral interuniversitaire « Activités, Apprentissages, Expérience »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques Professionnelles : « faire/ se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474078v1</w:t>
+                <w:t xml:space="preserve">hal-03474071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche écologique pour percevoir les conditions favorisant l’apprentissage humain. In: S. Simonian, J. Thievenaz, J. Guérin, Reyssier, S. et al. (2021). Appréhender et objectiver les processus de transformations conjointes dans et par l'activité : une perspective anthropo-écologique [Symposium]</w:t>
+                <w:t xml:space="preserve">Approche écologique des environnements instrumentés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Education, de la Formation et des Pratiques Professionnelles : « faire/ se faire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire doctoral interuniversitaire « Activités, Apprentissages, Expérience »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474071v1</w:t>
+                <w:t xml:space="preserve">hal-03474083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche écologique des environnements instrumentés.</w:t>
+                <w:t xml:space="preserve">La ludification adaptative pour motiver les élèves : Résultats et recommandations pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire doctoral interuniversitaire « Activités, Apprentissages, Expérience »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474083v1</w:t>
+                <w:t xml:space="preserve">hal-03474082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ludification de ressources pédagogiques dans le but de favoriser la motivation des élèves</w:t>
               </w:r>
@@ -2324,411 +2324,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif « laboratoire-junior » comme modalité de formation innovante au doctorat.</w:t>
+                <w:t xml:space="preserve">Les effets de l’implémentation de ressources ludifiées en mathématiques sur la motivation des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Evolutions Pédagogiques 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474099v1</w:t>
+                <w:t xml:space="preserve">hal-03474062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
+                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Evolutions Pédagogiques 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474111v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’implémentation de ressources ludifiées en mathématiques sur la motivation des élèves.</w:t>
+                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de l’AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque e-fran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474062v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
+                <w:t xml:space="preserve">Le dispositif « laboratoire-junior » comme modalité de formation innovante au doctorat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Cintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roelens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque e-fran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Evolutions Pédagogiques 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474106v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d’éléments ludiques sur la motivation et l’engagement d’élèves en 4ème pour l’apprentissage des Mathématiques.</w:t>
+                <w:t xml:space="preserve">Effet d’un environnement numérique ludifié sur la motivation d’élèves de 4ème en Mathématiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Reyssier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Serna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique LUDIMOODLE : état des lieux et prospectives. La ludification comme levier de motivation des élèves.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Evolutions Pédagogiques 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474122v1</w:t>
+                <w:t xml:space="preserve">hal-03474111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Doctorat : entre intériorisation culturelle-normative et distanciation critique.</w:t>
               </w:r>
@@ -3138,51 +3138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="520F5D87"/>
+    <w:nsid w:val="D20395EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3369,51 +3369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dumas-reyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0773-6988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254370152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04059120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Touraille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703225v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.059.0095" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5831" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu Jourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05493770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Draperi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386379v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-dumas-reyssier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0773-6988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/254370152" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03184776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dumas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE2001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05322370v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reyssier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Chaker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Simonian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.076.0119" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703350v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumas Reyssier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2024.2400184" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04191005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallifax" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Marty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Simonian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2023.2248220" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04059120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Touraille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.17151" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.059.0095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03579428v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hallifax" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Simonian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2022.3153239" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474048v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.5831" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474057v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popescu Jourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04643266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05493770v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Draperi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474078v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03703302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04910109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474089v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474062v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474122v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Cintero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04386369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valorge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>