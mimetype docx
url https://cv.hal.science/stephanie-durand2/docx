--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -165,3553 +165,3821 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
+                <w:t xml:space="preserve">Metabolic resilience and functional longevity: Insights from nutritional challenge and milk metabolomic analysis in dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">S. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2025-28010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418303v1</w:t>
+                <w:t xml:space="preserve">hal-05598052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Signature in Men with Central Serous Chorioretinopathy Using UHPLC-MS</w:t>
+                <w:t xml:space="preserve">Untargeted Metabolomics for Wheat Bread In Vitro Digestate Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Zola</w:t>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bousquet</w:t>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Picard</w:t>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24 (6), pp.2600-2613. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.84-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5c00383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434016v1</w:t>
+                <w:t xml:space="preserve">hal-05418303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving metabolomics data comparability without long term quality controls using a post-acquisition correction strategy</w:t>
+                <w:t xml:space="preserve">Metabolomic Signature in Men with Central Serous Chorioretinopathy Using UHPLC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfried Salanon</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Comte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Marta Zola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boccard</w:t>
+                <w:t xml:space="preserve">Elodie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (6), pp.2600-2613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.4c00561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441215v1</w:t>
+                <w:t xml:space="preserve">hal-05434016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving metabolomics data comparability without long term quality controls using a post-acquisition correction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagrée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elfried Salanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Barbe</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1380, pp.344753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2025.344753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752854v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Activation of Beta‐Oxidation and De Novo Lipogenesis in MASLD ‐ HCC : A New Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Durand</w:t>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Abila</w:t>
+                <w:t xml:space="preserve">Benjamin Buchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natali Abeywickrama-Samarakoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (2), pp.e70006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671046v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative for the robust assessment of the repeatability and reproducibility of analytical measurements using bivariate dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfried Salanon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (16), pp.10181-10194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34214-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04628883v1</w:t>
+                <w:t xml:space="preserve">hal-04752854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Metabolomic prediction of breast cancer treatment induced neurological and metabolic toxicities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Piffoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Abila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (20), pp.4654-4666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-24-0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878974v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An alternative for the robust assessment of the repeatability and reproducibility of analytical measurements using bivariate dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfried Salanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 250, pp.105148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2024.105148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920718v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275295v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Petera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351167v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Migné</w:t>
+                <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (9), pp.969-978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1851933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03171983v1</w:t>
+                <w:t xml:space="preserve">hal-03275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data sharing in PredRet for accurate prediction of retention time: Application to plant food bioactive compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville Mikael Koistinen</w:t>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kati Hanhineva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">László Abrankó</w:t>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129757⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617203v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Zoppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949602v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data sharing in PredRet for accurate prediction of retention time: Application to plant food bioactive compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Dorrain Yanwen Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Mikael Koistinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kati Hanhineva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Abrankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 357, pp.129757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.129757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528315v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72145-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628198v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-Related Metabolomic Signature of Long-Term Breast Cancer Risk Using Penalized Regression: An Exploratory Study in the SU.VI.MAX Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.396-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.EPI-19-0900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01906543v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Untargeted plasma metabolomic profiles associated with overall diet in women from the SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.3425-3439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-020-02177-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167524v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Nutrimetabolomics: An Integrative Action for Metabolomic Analyses in Human Nutritional Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+                <w:t xml:space="preserve">C. H. Weinert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">A. Trimigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andres Lacueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02282293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Opialla</w:t>
+                <w:t xml:space="preserve">Dorrain Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Blanc</w:t>
+                <w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Sicard</w:t>
+                <w:t xml:space="preserve">Mireia Urpi Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282242v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. I. Mack</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332545v1</w:t>
+                <w:t xml:space="preserve">hal-02282293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interlaboratory Coverage Test on Plant Food Bioactive Compounds and their Metabolites by Mass Spectrometry-Based Untargeted Metabolomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Bento da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dorrain Low</w:t>
+                <w:t xml:space="preserve">N. Borgsmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocio Garcia Villalba</w:t>
+                <w:t xml:space="preserve">Y. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Opialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo8030046⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo9090171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892957v1</w:t>
+                <w:t xml:space="preserve">hal-02282242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery and Validation of Banana Intake Biomarkers Using Untargeted Metabolomics in Human Intervention and Cross-sectional Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Wadih Moussa</w:t>
+                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. H. Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. I. Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149 (10), pp.1701-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jn/nxz125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183091v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation pathway of mesotrione: Complementarities of NMR, LC-NMR and LC-MS for qualitative and quantitative metabolic profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Interlaboratory Coverage Test on Plant Food Bioactive Compounds and their Metabolites by Mass Spectrometry-Based Untargeted Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville Mikael Koistinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+                <w:t xml:space="preserve">Andreia Bento da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">László Abrankó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rocio Garcia Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.07.017⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo8030046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530557v1</w:t>
+                <w:t xml:space="preserve">hal-01892957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First isolation and characterization of a bacterial strain that biotransforms mesotrione.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of skeletal muscle metabolome: Evaluation of extraction methods for targeted metabolite quantification using liquid chromatography tandem mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih El Rammouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Letisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Amato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Sancelme</w:t>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Delort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+                <w:t xml:space="preserve">Ziad Wadih Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 398 (2), pp.169-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2009.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118436v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biodegradation pathway of mesotrione: Complementarities of NMR, LC-NMR and LC-MS for qualitative and quantitative metabolic profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.372-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First isolation and characterization of a bacterial strain that biotransforms mesotrione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Letters in Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.222-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of the triketone herbicide Mesotrione by a Bacillus strain. Metabolite profiling using liquid chromatography/electrospray ionization quadrupole-time of flight mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20, pp.2603-2616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.2627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3721,8724 +3989,8724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Boissin</w:t>
+                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, MAdrid, Spain</w:t>
+              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412033v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">A Mammalian Tissue Standard Reference Material for Improved Lipidomic and Metabolomic Interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du Colloque graines 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Lipidomic society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391178v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic resilience in goats: Insights from nutritional challenge with metabolomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards automated decision support in the analytical reliability assessment of biomarker candidates: a multicriteria optimization framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfried Salanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfried Salanon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Symposium on Pharmaceutical and Biochemical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic insights into plastisphere communities in European rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du réseau francophone de métabolomique et fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF, Jun 2024, Saint-Malo (35400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA, un « marqueur-cible » potentiel pour le CHC-MASLD à un stade précoce de fibrose : analyse par approche des « omiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD 2024 - Journées Francophones d’Hépato-gastroentérologie et d’Oncologie Digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabotypes for cocoa flavan-3-ols metabolism using untargeted metabolomics in a large controlled intervention study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Food Boactives and Health - FBHC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Y. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
+              <w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02241161v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Signatures métabolomiques associés à des profils alimentaires spécifiques dans la cohorte SU.VI.MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer’s Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. pp.1 - 114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796946v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Weinert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marynka Ulaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carina Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
+              <w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788492v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery and validation of food intake biomarkers using untargeted metabolomics in human intervention and cross-sectional studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées scientifiques RFMF Réseau Français Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">7. Greenhouse Gas and Animal Agriculture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Foz do Iguassu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795751v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics in a prospective cohort to identify diet-related metabolites associated with age-related cognitive decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Y. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual conference of the metabolomics society. Metabolomics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02241662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la Vallée Chessy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02241985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer : Les Actualités de la Recherche en Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation ARC.; Réseau National Alimentation Cancer Recherche (réseau NACRe). FRA., Nov 2017, Paris, France. 48 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la transition glucose/acétate chez la bactérie Escherichia coli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Létisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Mircrobiologie et Chaîne Alimentaire - MICA, Nov 2012, L'isle-sur-la-Sorgue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesotrione biodegradation pathway by Bacillus strains - Comparison of soil slurries and batch experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of the herbicide mesotrione in soil from batch to microcosm experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire "Interactions entre les processus physico-chimiques et microbiologiques dans l'environnement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, AUBIERE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by NMR and LC/ESI-MS of the biodegradative pathway of mesotrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Symposium in Pesticide Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation de la mésotrione. Etude par RMN et MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès du Groupe Français des Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence par RMN et LC/ESI-MS des voies de biodégradation de la mésotrione par Bacillus sp. 3B6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage au centre de la microbiologie, 7ème Congrès de la SFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradation of mesotrione in a whole soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC8 8th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Inverness, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of organic pollutants in soil components. What role magic angle spinning NMR can play? , , 6-9 août 2006.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Symposium on NMR Spectroscopy in Soil, Geo and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la biodégradation de la mésotrione en présence de constituants du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation de l'herbicide Mésotrione par une souche de Bacillus. Etude par RMN et LC/ESI-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Adebiotech-SFM "Biodépollution et Environnement", Institut Pasteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN et LC/ESI-MC de la biodégradation de la mésotrione par Bacillus sp. 3B6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Biesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the biodegradative pathway of mesotrione by an isolated bacterial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCI "Pesticide Behaviour in Soils, Water and Air"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of organic pollutants absorbed on clays monitored by various MAS NMR approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Belgrade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et métabolisme de pesticides. Influence de dleurs interactions avec les constituants du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Sceintifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of organic pollutants adsorbed on clays monitored by various MAS NMR approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERM XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of pollutants adsorbed models monitored by various mass NMR approaches. A key-point in the fate of pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00137347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of absorbed organic pollutants on clays monitored by various mass NMR approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EENC / 32nd AMPERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lille, France</w:t>
+              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138687v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mobility of absorbed organic pollutants on clays monitored by various mass NMR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Meeting on Environmental Chemistry (EMEC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Bari, Italy</w:t>
+              <w:t xml:space="preserve">17th EENC / 32nd AMPERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138782v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'une méthode de quantification large échelle couvrant un large panel de biomarqueurs nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chu-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête d'une extraction tout-en-un, rapide et monophasique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Valleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA, a potential target marker for early-stage metabolic dysfunction associated steatotic liver disease induced hepatocellular carcinoma with low fibrosis level: analysis by metabolomic and transcriptomic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Jihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for the Study of the Liver</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, MILAN, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Zhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélany Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihan Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics on dried blood spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lagrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGO week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different acylcarnitines tissue profiles as metabolomics signatures of human hepatocellular carcinoma in non-alcoholic fatty liver disease according to fibrosis level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natali Abeywickrama Samarakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Petera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international liver congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 77, pp.S640, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-8278(22)01597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nico Borgsmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Opialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Y. Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
+              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737154v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734571v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595015v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02242452v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734684v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02242452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’une méthode de préconcentration SPE permettant l’identification de métabolites inconnus dans le plasma par UHPLC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158 p., 2016, livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NuGOweek 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesotrione biodegradation pathway by Bacillus strains - Comparison of soil slurries and batch experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Batisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12448,258 +12716,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory GC/MS-Based Metabolomics of Body Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Metabolomics : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 16, Springer, 384 p., 2018, Methods in Molecular Biology, 978-1-4939-7592-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7592-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by NMR and LC/ESI-MS of the biodegradative pathway of mesotrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental fate and ecological effects of pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.A.M. Del Re, E. Capri, G. Fragoulis and M. Trevisan (Eds.), pp.72-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12709,91 +12977,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la biodégradation et de la biodisponibilité dans les sols de la mésotrione et du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12803,114 +13071,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la biodégradation et de la biodisponibilité dans les sols de la mésotrione et du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007CLF21764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00718186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId289"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12978,51 +13246,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="247F3115"/>
+    <w:nsid w:val="3432C459"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13209,51 +13477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-durand2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9250-5537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118436511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03617203v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Yanwen Low" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Mikael Koistinen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Hanhineva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Abrank&#243;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129757" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia Villalba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030046" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.07.017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76WMJVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2627" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3D7A8250DA8DC04F2175B88C60050BF57D3DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crouzet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170804v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154961v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232746v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345588v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012367v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137347v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138687v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752144v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170797v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170986v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718186v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21764" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-durand2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9250-5537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118436511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03617203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Yanwen Low" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Mikael Koistinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Hanhineva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Abrank&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129757" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia Villalba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.07.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76WMJVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3D7A8250DA8DC04F2175B88C60050BF57D3DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138687v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21764" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>