--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1271,161 +1271,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
+                <w:t xml:space="preserve">Corinne Pouyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Polakof</w:t>
+                <w:t xml:space="preserve">Mélanie Petera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878974v1</w:t>
+                <w:t xml:space="preserve">hal-03920718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
               </w:r>
@@ -1539,161 +1539,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolomique appliquée à la nutrition humaine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolomics confirms the association between plasma branched chain amino acids and residual feed intake in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Pouyet</w:t>
+                <w:t xml:space="preserve">Ezequiel Jorge-Smeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Petera</w:t>
+                <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Techniques d'Analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920718v1</w:t>
+                <w:t xml:space="preserve">hal-03878974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-targeted metabolomics analyses by mass spectrometry to explore metabolic stress after six training weeks in high level swimmers.</w:t>
               </w:r>
@@ -1807,295 +1807,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
+                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+                <w:t xml:space="preserve">Mélanie Fouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+                <w:t xml:space="preserve">Johanna Zoppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Gleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351167v1</w:t>
+                <w:t xml:space="preserve">hal-03171983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary switch to Western diet induces hypothalamic adaptation associated with gut microbiota dysbiosis in rats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk metabolome reveals variations on enteric methane emissions from dairy cows fed a specific inhibitor of the methanogenesis pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Zoppi</w:t>
+                <w:t xml:space="preserve">Bénédict Yanibada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Migné</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 45 (6), pp.1271-1283. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (12), pp.12553-12566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-021-00796-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2021-20477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171983v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data sharing in PredRet for accurate prediction of retention time: Application to plant food bioactive compounds</w:t>
               </w:r>
@@ -2215,64 +2215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of enteric methanogenesis in dairy cows induces changes in plasma metabolome highlighting metabolic shifts and potential markers of emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,295 +2749,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorrain Low</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
+              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167524v1</w:t>
+                <w:t xml:space="preserve">hal-02282293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Diet-Related Metabolites Associated with Cognitive Decline Revealed by Untargeted Metabolomics in a Prospective Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+                <w:t xml:space="preserve">Raúl Dominguez-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
+                <w:t xml:space="preserve">Mireia Urpi Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Epidemiology, Biomarkers and Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (8), pp.1300-1307. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (18), pp.e1900177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1055-9965.epi-19-0154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282293v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WiPP: Workflow for Improved Peak Picking for Gas Chromatography-Mass Spectrometry (GC-MS) Data</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Bento da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Abrankó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Garcia Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4016,51 +4016,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic indicators of short-term nutritional stress in goat milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,64 +5378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of enteric methanogenesis in cows induces changes in plasma metabolome highlighting potential emission markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédict Yanibada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulli Hohenester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5622,411 +5622,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulli Hohenester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Saro-Higuera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02241662v1</w:t>
+                <w:t xml:space="preserve">hal-01901458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in rumen metabolites from lambs fed a feed additive containing linseed oil and garlic essential oil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Milka Popova</w:t>
+                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha Demidem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, San antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901458v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02240913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma metabolomic signatures associated with long-term breast cancer risk in the SU.VI.MAX prospective cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Dalle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Rossary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Antonio Breast Cancer Symposium 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. pp.335-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2018.09.217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02240913v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02241662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
@@ -6631,273 +6631,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study by NMR and LC/ESI-MS of the biodegradative pathway of mesotrione</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodégradation de la mésotrione. Etude par RMN et MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Symposium in Pesticide Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">37ème Congrès du Groupe Français des Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170804v1</w:t>
+                <w:t xml:space="preserve">hal-00154957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodégradation de la mésotrione. Etude par RMN et MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study by NMR and LC/ESI-MS of the biodegradative pathway of mesotrione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Legeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès du Groupe Français des Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIII Symposium in Pesticide Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154957v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence par RMN et LC/ESI-MS des voies de biodégradation de la mésotrione par Bacillus sp. 3B6.</w:t>
               </w:r>
@@ -7123,381 +7123,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of organic pollutants in soil components. What role magic angle spinning NMR can play? , , 6-9 août 2006.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Symposium on NMR Spectroscopy in Soil, Geo and Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Freising, Germany</w:t>
+              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124138v1</w:t>
+                <w:t xml:space="preserve">hal-00022971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la biodégradation de la mésotrione.</w:t>
+                <w:t xml:space="preserve">Modulation de la biodégradation de la mésotrione en présence de constituants du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontre des Microbiologistes du Pôle Clermontois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022971v1</w:t>
+                <w:t xml:space="preserve">hal-00124226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de la biodégradation de la mésotrione en présence de constituants du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of organic pollutants in soil components. What role magic angle spinning NMR can play? , , 6-9 août 2006.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">3rd European Symposium on NMR Spectroscopy in Soil, Geo and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124226v1</w:t>
+                <w:t xml:space="preserve">hal-00124138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradation de l'herbicide Mésotrione par une souche de Bacillus. Etude par RMN et LC/ESI-MS</w:t>
               </w:r>
@@ -7852,51 +7852,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of organic pollutants absorbed on clays monitored by various MAS NMR approaches</w:t>
+                <w:t xml:space="preserve">Mobility of organic pollutants adsorbed on clays monitored by various MAS NMR approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
@@ -7931,73 +7931,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Belgrade</w:t>
+              <w:t xml:space="preserve">GERM XIX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00128823v1</w:t>
+                <w:t xml:space="preserve">hal-00012367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodisponibilité et métabolisme de pesticides. Influence de dleurs interactions avec les constituants du sol</w:t>
               </w:r>
@@ -8102,51 +8102,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of organic pollutants adsorbed on clays monitored by various MAS NMR approaches.</w:t>
+                <w:t xml:space="preserve">Mobility of organic pollutants absorbed on clays monitored by various MAS NMR approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
@@ -8181,323 +8181,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERM XIX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">6th European Meeting on Environmental Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Belgrade</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012367v1</w:t>
+                <w:t xml:space="preserve">hal-00128823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of pollutants adsorbed models monitored by various mass NMR approaches. A key-point in the fate of pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Combourieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chamignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Combourieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138684v1</w:t>
+                <w:t xml:space="preserve">hal-00137347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of pollutants adsorbed models monitored by various mass NMR approaches. A key-point in the fate of pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Combourieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sancelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FECS Conference on Chemistry and the Environment / 2nd SFC Meeting on Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00137347v1</w:t>
+                <w:t xml:space="preserve">hal-00138684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First mesotrione biotransformation by an isolated bacterial strain</w:t>
               </w:r>
@@ -8725,826 +8725,852 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (32)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d'une méthode de quantification large échelle couvrant un large panel de biomarqueurs nutritionnels</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
+              <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176311v1</w:t>
+                <w:t xml:space="preserve">hal-05376907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des métabolites présents dans les digestats gastriques issus de la dégradation du pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">A mammalian tissue Standard Reference Material for improved lipidomic and metabolomic interoperability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Soullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Jacobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition du colloque Graines 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée scientifique MetaboHub</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montauban, France. 11, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11050305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376907v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation d'une méthode de quantification large échelle couvrant un large panel de biomarqueurs nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125027v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion de données inter-laboratoires en métabolomique non ciblée : Importance de la standardisation des workflows de traitement des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Ruin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Joly</w:t>
+                <w:t xml:space="preserve">Emeline Chu-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lagree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Etienne Jules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
+              <w:t xml:space="preserve">17e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris (Académie de Médecine), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611713v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Conversion from metabolomics raw data to open format: ensuring MS and MS/MS data quality and software compatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699907v1</w:t>
+                <w:t xml:space="preserve">hal-04611713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Collon</w:t>
+                <w:t xml:space="preserve">Identification des nouvelles cibles thérapeutiques potentielles pour le chc-mafld à un stade précoce de la fibrose par une approche « omique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès d’AFEF (Association Française pour l’Étude du Foie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611705v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête d'une extraction tout-en-un, rapide et monophasique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+                <w:t xml:space="preserve">Challenge autour d’un développement d’une méthode de quantification large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9553,1098 +9579,1081 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611707v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHKA, a potential target marker for early-stage metabolic dysfunction associated steatotic liver disease induced hepatocellular carcinoma with low fibrosis level: analysis by metabolomic and transcriptomic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+                <w:t xml:space="preserve">La quête d'une extraction tout-en-un, rapide et monophasique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Valleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for the Study of the Liver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, MILAN, Italy</w:t>
+              <w:t xml:space="preserve">16èmes Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645160v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CHKA, a potential target marker for early-stage metabolic dysfunction associated steatotic liver disease induced hepatocellular carcinoma with low fibrosis level: analysis by metabolomic and transcriptomic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gaignard</w:t>
+                <w:t xml:space="preserve">Sun Jihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">European Association for the Study of the Liver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, MILAN, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127934v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Isotope-assisted metabolomics for the quantification of plasma metabolites: A preliminary inter-laboratory trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15e Journées Scientifiques du Réseau Francophone de Métabolomique et de Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127562v1</w:t>
+                <w:t xml:space="preserve">hal-04127934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Zhour</w:t>
+                <w:t xml:space="preserve">Vers une meilleure efficacité et rapidité dans l'identification des métabolites dans le cadre d'études de métabolomique non ciblées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélany Genot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+                <w:t xml:space="preserve">Justine Massias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15emes journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127717v1</w:t>
+                <w:t xml:space="preserve">hal-04127562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">TOWARDS A DIAGNOSIS OF NON-CELIAC GLUTEN SENSITIVITY: the contribution of metabolomics for monitoring metabolites produced by in vitro digestates of bread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Zhour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélany Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t>
+              <w:t xml:space="preserve">15émes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700889v1</w:t>
+                <w:t xml:space="preserve">hal-04127717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics on dried blood spots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mercier</w:t>
+                <w:t xml:space="preserve">CHKA AND MBOAT7 as potential targets for MASLD-HCC with early stage of fibrosis: revealed by metabolomics and transcriptomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dahboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">AASLD 2023 - The Liver Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Boston, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128127v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untargeted metabolomics on dried blood spots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGO week 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823778v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different acylcarnitines tissue profiles as metabolomics signatures of human hepatocellular carcinoma in non-alcoholic fatty liver disease according to fibrosis level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natali Abeywickrama Samarakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Petera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international liver congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, London, United Kingdom. 77, pp.S640, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-8278(22)01597-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Untargeted metabolomics to explore the interindividual variation in the metabolism of flavan-3-ols after standardized acute intake of cocoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Fialho</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10654,737 +10663,737 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">NuGO week 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795667v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sicard</w:t>
+                <w:t xml:space="preserve">Interindividual variation in the metabolism of cocoa flavan-3-ols explored with untargeted metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
+              <w:t xml:space="preserve">10th International Conference on Polyphenols and Health- ICPH2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505901v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Machine learning-based classification to improve Gas Chromatography-Mass spectrometry data processing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Borgsmüller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Opialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France. 263 p., 2020, Oral and poster abstracts European RFMF Metabomeeting 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823822v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Untargeted profiling of serum samples revealed diet-related metabolites associated with subsequent cognitive decline in the 3-City cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Y. Low</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireia Urpi-Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
+              <w:t xml:space="preserve">13th European Nutrition Conference FENS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306169v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
+                <w:t xml:space="preserve">Metabolomics reveals changes in urea cycle associated to residual feed intake in growing heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Ezequiel Jorge Smeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Centeno</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, BELO HORIZONTE, Brazil. , 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734666v1</w:t>
+                <w:t xml:space="preserve">hal-02306169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
+                <w:t xml:space="preserve">Signatures métabolomiques associées à des profils alimentaires spécifiques dans la cohorte su.vi.max</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFN 2018 Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nice, France. , 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644048v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11413,97 +11422,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, Canada. 2017, Journée Scientifique du CRNH Auvergne 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595015v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
+                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
@@ -11538,97 +11547,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737154v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de biomarqueurs nutritionnels par une approche métabolomique en spectrométrie de masse</w:t>
+                <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Lecuyer</w:t>
@@ -11663,339 +11672,339 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">4. International Congress of Translational Research in Human Nutrition (ICTRHN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. , 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition: Nutrition and Cancer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734571v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Giacomoni</w:t>
+                <w:t xml:space="preserve">Identification of dietary modulators of cognitive function in ageing using metabolomics discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorrain Low Yanwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lefèvre-Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
+              <w:t xml:space="preserve">8. International Conference on Polyphenols and Health ICPH 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674479v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lyan</w:t>
+                <w:t xml:space="preserve">Untargeted metabolomic approach by GC-QTOF : From low to high resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Giacomoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pétéra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lagree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
+              <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Marne-La-Vallée, France. , pp.476, 2017, SMMAP 2017-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734684v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics applied to nutritional epidemiology to identify biomarkers of food intake in the framework of the Metabo-Breast cancer project, SU.VI.MAX cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12054,181 +12063,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress of Translational Research in Human Nutrition (ICTRHN) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02242452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode de préconcentration SPE permettant l’identification de métabolites inconnus dans le plasma par UHPLC-HRMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Prouteau</w:t>
+                <w:t xml:space="preserve">Signatures métabolomiques par spectrométrie de masse et risque de cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lagree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158 p., 2016, livret des résumés 10JS RFMF</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France. , 460 p., 2017, Journées Francophones de Nutrition - Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581593v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12287,206 +12313,189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2.International Max Rubner Conference on Food Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Karlsruhe, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
+                <w:t xml:space="preserve">Développement d’une méthode de préconcentration SPE permettant l’identification de métabolites inconnus dans le plasma par UHPLC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Dalle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. , 158 p., 2016, livret des résumés 10JS RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595558v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t>
+                <w:t xml:space="preserve">Two complementary metabolomics studies to identify biomarkers of banana intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lyan</w:t>
@@ -12521,89 +12530,214 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t>
+              <w:t xml:space="preserve">NuGOweek 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Copenhague, Denmark. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595296v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BioBanaTom study: Metabolomics to dientidy biomarkers of banana and tomato intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Manjarrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Pétéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. International Conference on Food Bioactive and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mesotrione biodegradation pathway by Bacillus strains - Comparison of soil slurries and batch experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12662,51 +12796,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticide Behaviour in Soils, Water and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, York, United Kingdom. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12716,51 +12850,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory GC/MS-Based Metabolomics of Body Fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12779,92 +12913,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Metabolomics : Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 16, Springer, 384 p., 2018, Methods in Molecular Biology, 978-1-4939-7592-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7592-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study by NMR and LC/ESI-MS of the biodegradative pathway of mesotrione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12886,88 +13020,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Delort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Legeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental fate and ecological effects of pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A.A.M. Del Re, E. Capri, G. Fragoulis and M. Trevisan (Eds.), pp.72-79, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12977,91 +13111,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la biodégradation et de la biodisponibilité dans les sols de la mésotrione et du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13071,114 +13205,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de la biodégradation et de la biodisponibilité dans les sols de la mésotrione et du glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie organique. Université Blaise Pascal - Clermont-Ferrand II, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007CLF21764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00718186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId289"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13246,51 +13380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3432C459"/>
+    <w:nsid w:val="6CDDB30B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13477,51 +13611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-durand2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9250-5537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118436511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03617203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Yanwen Low" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Mikael Koistinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Hanhineva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Abrank&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129757" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia Villalba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.07.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76WMJVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3D7A8250DA8DC04F2175B88C60050BF57D3DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170804v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154957v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124138v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124226v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012367v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137347v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138687v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170986v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718186v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21764" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-durand2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9250-5537" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118436511" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-28010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05418303v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5c00383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Zola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bousquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Picard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.4c00561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfried Salanon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boccard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2025.344753" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dahboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihan Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Buchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama-Samarakoon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.70006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Eyheraguibel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagr&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34214-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Piffoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Abila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-24-0195" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628883v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2024.105148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03920718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Petera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giacomoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re296" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878974v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezequiel Jorge-Smeding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1851933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fouesnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Zoppi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Gleau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-021-00796-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351167v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dict Yanibada" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulli Hohenester" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2021-20477" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03617203v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Yanwen Low" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Micheau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Mikael Koistinen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kati Hanhineva" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Abrank&#243;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.129757" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949602v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72145-w" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lef&#232;vre-Arbogast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.EPI-19-0900" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02177-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906543v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Ulaszewska" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H. Weinert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimigno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Portmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andres Lacueva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800384" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Demidem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1055-9965.epi-19-0154" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Dominguez-Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi Sarda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gloaguen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Opialla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sicard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090171" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Manjarrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Mack" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxz125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892957v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Bento da Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Garcia Villalba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo8030046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih El Rammouz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Letisse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Wadih Moussa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2009.12.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKZCTZR4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sancelme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pascale Besse, P. Besse-Hoggan Besse-Hoggan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Combourieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.07.017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X76WMJVG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118436v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Delort" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Legeret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.2627" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5C3D7A8250DA8DC04F2175B88C60050BF57D3DA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391178v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412033v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Soullier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Monteiro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boissin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448403v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04614892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793083v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Fialho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Achour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796946v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Y. Low" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Urpi-Sarda" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecuyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weinert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynka Ulaszewska" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Mack" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901458v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Saro-Higuera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gauthier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02240913v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2018.09.217" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02241985v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735580v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02183976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Enjalbert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ropers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien L&#233;tisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Batisson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Mallet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331949v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charbouillot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crouzet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154957v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154961v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022971v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124138v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345588v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124161v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022133v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chamignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128814v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137347v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138684v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138687v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05376907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Jacob&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11050305" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176311v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Locatelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valleix" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Jules" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611713v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lagree" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699907v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Collon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04611707v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645160v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Jihan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127934v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gaignard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04127562v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Massias" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guitton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lany Genot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128127v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04043707v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Abeywickrama Samarakoon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-8278(22)01597-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823778v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795667v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Borgsm&#252;ller" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Opialla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sicard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823822v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Ezequiel Jorge Smeding" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734666v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.427" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorrain Low Yanwen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737154v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674479v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02242452v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734684v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581593v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prouteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595558v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595296v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699017v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7592-1_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170797v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170986v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718186v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CLF21764" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>