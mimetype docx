--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -931,347 +931,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02149960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of intertropical littoral areas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographies participatives et conflits territoriaux : Inadéquation de l’outil à représenter l’espace disputé du delta du Tana au Kenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Seyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier "Cartographie Participative"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082790v1</w:t>
+                <w:t xml:space="preserve">ird-02149977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies participatives et conflits territoriaux : Inadéquation de l’outil à représenter l’espace disputé du delta du Tana au Kenya</w:t>
+                <w:t xml:space="preserve">The changing hydro-ecological dynamics of rivers and deltas of the Western Indian Ocean: Anthropogenic and environmental drivers, local adaptation and policy response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Paron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349 (6-7), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02149977v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02149970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing hydro-ecological dynamics of rivers and deltas of the Western Indian Ocean: Anthropogenic and environmental drivers, local adaptation and policy response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability of intertropical littoral areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Manighetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutger de Wit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 349 (6-7), pp.269-279. </w:t>
+              <w:t xml:space="preserve">, 2017, 349 (6-7), pp.235-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02149970v1</w:t>
+                <w:t xml:space="preserve">hal-02082790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches participatives en Tanzanie : un observatoire local pour un dialogue autour de la gestion des territoires et de l’eau</w:t>
               </w:r>
@@ -1309,51 +1309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amos D Majule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 25 (4), pp.347-359. </w:t>
@@ -1588,256 +1588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature : l'exemple du braconnage des éléphants dans le Rufiji (Tanzanie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+                <w:t xml:space="preserve">Jointly thinking the post-dam future: exchange of local and scientific knowledge on the lakes of the Lower Rufiji, Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggrey Mwakalinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Eijkelenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Kindinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3-4), pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.827792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317106v1</w:t>
+                <w:t xml:space="preserve">hal-02317080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly thinking the post-dam future: exchange of local and scientific knowledge on the lakes of the Lower Rufiji, Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature : l'exemple du braconnage des éléphants dans le Rufiji (Tanzanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Civilisations, 63 (1-2), pp.255-271 [en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2013.827792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02317080v1</w:t>
+                <w:t xml:space="preserve">hal-02317106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature. L’exemple du braconnage des éléphants dans le Rufiji</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water alternatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.322--343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2744,256 +2744,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large dams and uncertainties. The case of the Senegal River (West Africa)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les communautés locales face aux grands projets d'aménagement des zones humides côtières en Afrique de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society &amp; Natural Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.149-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00363620v1</w:t>
+                <w:t xml:space="preserve">halshs-00705099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communautés locales face aux grands projets d'aménagement des zones humides côtières en Afrique de l'Est</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large dams and uncertainties. The case of the Senegal River (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hamerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pesneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society &amp; Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (11), pp.1108-1122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08941920903278137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00705099v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Acoustic Survey for Biodiversity Appraisal</w:t>
               </w:r>
@@ -3096,90 +3096,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water management in the Senegal River Delta: a continuing uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de l’eau et interactions société-nature. Le cas du delta du Sénégal en rive mauritanienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourbesville Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3564,64 +3564,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le delta du fleuve Sénégal Une gestion de l'eau dans l'incertitude chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourbesville Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixth IAHS Scientific Assembly at Maastricht, The Netherlands, July 2001, IAHS Publ. no. 268</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Maastricht, Netherlands. pp.207-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3810,51 +3810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourbesville Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th Hydroinformatics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Cedar Rapids, Iowa, United States. pp.23-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios de gestion des eaux et modèles de développement dans le contexte de l'Après - Barrages dans le delta du Fleuve Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,51 +4189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commissariat général au développement durable. Collection Références. pp.33-41, 2016, in Gautier et Belanger (Eds) "Eaux et territoires agricoles : dépasser les contradictions ? Résultats de 7 projets de recherche"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish-based farming systems: maintaining ecosystem health and flexible livelihood portfolios (chapitre 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4818,90 +4818,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bas-delta du fleuve Sénégal. Une gestion de l'eau dans l'incertitude chronique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mietton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mietton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Après-barrages dans le delta mauritanien : scénarios de gestion des eaux et modèles de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5325,51 +5325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guest Editorial: Contemporary Evolution of African Floodplains and Deltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Aquatic Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (1), pp.79-80, 2016, African Journal of Aquatic Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BCBC9B6"/>
+    <w:nsid w:val="1D140E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>