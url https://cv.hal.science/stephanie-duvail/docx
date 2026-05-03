--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1588,256 +1588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly thinking the post-dam future: exchange of local and scientific knowledge on the lakes of the Lower Rufiji, Tanzania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature : l'exemple du braconnage des éléphants dans le Rufiji (Tanzanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Civilisations, 63 (1-2), pp.255-271 [en ligne]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317080v1</w:t>
+                <w:t xml:space="preserve">hal-02317106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature : l'exemple du braconnage des éléphants dans le Rufiji (Tanzanie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Paul</w:t>
+                <w:t xml:space="preserve">Jointly thinking the post-dam future: exchange of local and scientific knowledge on the lakes of the Lower Rufiji, Tanzania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggrey Mwakalinga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Eijkelenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassim Kindinda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales : Economies, Sociétés, Civilisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (3-4), pp.713-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2013.827792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317106v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des communautés locales à la marchandisation de la Nature. L’exemple du braconnage des éléphants dans le Rufiji</w:t>
               </w:r>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D140E6E"/>
+    <w:nsid w:val="5EF36F40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>