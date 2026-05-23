--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2192,281 +2192,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land and water grabbing in an east african coastal wetland : the case of the Tana delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring animal diversity using acoustic indices: Implementation in a temperate woodland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.46-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01508564v1</w:t>
+                <w:t xml:space="preserve">ird-02149907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring animal diversity using acoustic indices: Implementation in a temperate woodland</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Land and water grabbing in an east african coastal wetland : the case of the Tana delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothy Wanja Nyingi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.322--343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ird-02149907v1</w:t>
+                <w:t xml:space="preserve">ird-01508564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range extension, imminent threats and conservation options for two endangered primates : the Tana River Red Colobus Procolobus rufomitratus rufromitratus (Peters, 1879) and the Tana River Mangabey Cercocebus galeritus (Peters, 1879) in the lower Tana floodplain and delta, Kenya</w:t>
               </w:r>
@@ -2992,51 +2992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Acoustic Survey for Biodiversity Appraisal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,51 +5584,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EF36F40"/>
+    <w:nsid w:val="D30BB8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5815,51 +5815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephanie-duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5963-3038" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070951047" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamerlynck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim H Kindinda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.46510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gitau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102898" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134067v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;dard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.179.0165." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cryst&#232;le L&#233;authaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hiernaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfred Musila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-019-01148-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Musila" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.09.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149970v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Paron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Herv&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Wanja Nyingi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082790v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Manighetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.10.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos D Majule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01344410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Halfani Kindinda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggrey Mwakalinga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Eijkelenburg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassim Kindinda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2013.827792" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501093v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2012.09.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQ5KLD56-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duvail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-3059-2013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149907v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Depraetere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jiguet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gasc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.05.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4VG2D3J0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01508564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841567v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Luke" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas-Mwadime Nyange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705089v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109886v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hamerlynck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mietton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pesneaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08941920903278137" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02149902v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sueur" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330813v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coly" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Hogan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pili Mwambeso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Revocatus Xl Nandi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304759v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01121765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourbesville Philippe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1240-1307(01)90047-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00370662v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune Kane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Coly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136854v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01139447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01138722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02950320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490393v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Opperman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Galloway" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Chivava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Johnson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-822562-2.00047-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615282v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315658841-11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothy Nyingi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845834v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald E Galloway" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01136833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317119v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale De Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.3048" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317095v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2989/16085914.2016.1159399" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317122v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale de Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2739" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>